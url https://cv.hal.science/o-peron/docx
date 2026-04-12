--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiécologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the accessibility of native cellulose to environmental contaminants toward tritium behavior prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.126619. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the bacterial pyoverdine siderophore on the phytoextraction of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.521-526. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0790-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas fluorescens and pyoverdine on the phytoextraction of cesium by red clover in soil pots and hydroponics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (21), pp.20680-20690. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1974-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (92-102), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore experiments on styrene spillage in marine waters for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Morrissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1367-74. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative SERS sensors for environmental analysis of naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136 (5), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0an00797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface enhanced Raman scattering optimization of gold nanocylinder arrays: Influence of the localized surface plasmon resonance and excitation wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (2), pp.023113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium doped fluoride glass–ceramics waveguides fabricated by PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (30), pp.3586-3591. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foram-Nanno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2017: 14th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite: Role of organic acids and siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction associated with bioaugmentaton of contaminated soils by caesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria on the release of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Er3+- luminescent properties in photonic glasses: sensitizers, nano and micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Brenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th international convention MIPRO - Microelectronics Electronics and Electronic Technologies (MIPRO 2006/MEET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fabrication par voie colloïdalede cristaux photoniques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiécologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the accessibility of native cellulose to environmental contaminants toward tritium behavior prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.126619. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the bacterial pyoverdine siderophore on the phytoextraction of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.521-526. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0790-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas fluorescens and pyoverdine on the phytoextraction of cesium by red clover in soil pots and hydroponics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (21), pp.20680-20690. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1974-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (92-102), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore experiments on styrene spillage in marine waters for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Morrissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1367-74. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative SERS sensors for environmental analysis of naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136 (5), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0an00797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface enhanced Raman scattering optimization of gold nanocylinder arrays: Influence of the localized surface plasmon resonance and excitation wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (2), pp.023113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium doped fluoride glass–ceramics waveguides fabricated by PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (30), pp.3586-3591. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foram-Nanno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2017: 14th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite: Role of organic acids and siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction associated with bioaugmentaton of contaminated soils by caesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria on the release of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fabrication par voie colloïdalede cristaux photoniques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Er3+- luminescent properties in photonic glasses: sensitizers, nano and micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Brenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th international convention MIPRO - Microelectronics Electronics and Electronic Technologies (MIPRO 2006/MEET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abdillahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0790-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1974-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00797h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LCR6VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Armellini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brenci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abdillahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0790-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1974-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00797h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LCR6VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Armellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brenci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>