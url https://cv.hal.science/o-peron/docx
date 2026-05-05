--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiécologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the accessibility of native cellulose to environmental contaminants toward tritium behavior prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.126619. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the bacterial pyoverdine siderophore on the phytoextraction of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.521-526. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0790-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas fluorescens and pyoverdine on the phytoextraction of cesium by red clover in soil pots and hydroponics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (21), pp.20680-20690. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1974-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (92-102), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore experiments on styrene spillage in marine waters for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Morrissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1367-74. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative SERS sensors for environmental analysis of naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136 (5), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0an00797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface enhanced Raman scattering optimization of gold nanocylinder arrays: Influence of the localized surface plasmon resonance and excitation wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (2), pp.023113. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium doped fluoride glass–ceramics waveguides fabricated by PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (30), pp.3586-3591. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foram-Nanno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2017: 14th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite: Role of organic acids and siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction associated with bioaugmentaton of contaminated soils by caesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria on the release of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fabrication par voie colloïdalede cristaux photoniques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Er3+- luminescent properties in photonic glasses: sensitizers, nano and micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Brenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th international convention MIPRO - Microelectronics Electronics and Electronic Technologies (MIPRO 2006/MEET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radiécologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the accessibility of native cellulose to environmental contaminants toward tritium behavior prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Hazard.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.126619. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose, proteins, starch and simple carbohydrates molecules control the hydrogen exchange capacity of bio-indicators and foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128676. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and reliable speciation of organically bound tritium in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.121803. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach combining soil profile, records and tree ring analysis to identify the origin of environmental contamination in a former uranium mine (Rophin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hassan-Loni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 747, pp.141295. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overlooked pool of hydrogen stored in humic matter revealed by isotopic exchange: implication for radioactive 3H contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L. Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.475-481. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00946-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the bacterial pyoverdine siderophore on the phytoextraction of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.521-526. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0790-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01906970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards speciation of organically bound tritium and deuterium: Quantification of non-exchangeable forms in carbohydrate molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.120 - 128. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01692191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas fluorescens and pyoverdine on the phytoextraction of cesium by red clover in soil pots and hydroponics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (21), pp.20680-20690. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1974-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 428, pp.8-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01365258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese, iron and phosphorus cycling in an estuarine mudflat sediment, Loire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (92-102), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01409964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of iodide in a sandy aquifer: Hydrogeological modelling and field tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of α-LaZr2F11 by coupling X-ray powder diffraction, 19F solid state NMR and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Legein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore experiments on styrene spillage in marine waters for risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Höfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Morrissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (7), pp.1367-74. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative SERS sensors for environmental analysis of naphthalene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamy de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136 (5), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0an00797h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface enhanced Raman scattering optimization of gold nanocylinder arrays: Influence of the localized surface plasmon resonance and excitation wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (2), pp.023113. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3462068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium doped fluoride glass–ceramics waveguides fabricated by PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (30), pp.3586-3591. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04169696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF RADIOACTIVITY ON MICROORGANISMS LIVING IN MINERAL SPRINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Angia Siriam Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory-Anne Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHLERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nc0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of stable lead isotopes for the identification of the sources and transport processes leading to the release of radioactive contaminants downstream of former uranium mine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingting Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Nuclear Chemistry Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03881271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera in the Storfjorden “sea-ice factory” as tracers of brine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foram-Nanno 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchangeable and Non-Exchangeable Organically Bound Tritium (E-OBT and NE-OBT) forms exploration by isotopic exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Organically Bound Tritium (OBT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminifera as proxies of brine shelf waters (Svalbard, Norway)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2017: 14th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Organically Bound Tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReiMEI workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled exchange of labile organic tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th OBT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Pseudomonas Fluorescens and the siderophore pyoverdine on the phytoextraction of cesium by red clover in hydroponics and in soil pots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, MITO, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial mobilization of cesium from illite: Role of organic acids and siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction associated with bioaugmentaton of contaminated soils by caesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary & hydrogen lability in matrices of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic tritium in the Loire River estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Landesman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEBS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01154168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of bacteria on the release of cesium from illite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRIFTING TRACERS BEHAVIOR INTO THE GROUNDWATER OF A FRENCH NUCLEAR WASTE DISPOSAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piscitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de fabrication par voie colloïdalede cristaux photoniques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Duverger-Arfuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Nationales d'Optique Guidée (JNOG 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Er3+- luminescent properties in photonic glasses: sensitizers, nano and micro-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Brenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th international convention MIPRO - Microelectronics Electronics and Electronic Technologies (MIPRO 2006/MEET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Opatija, Croatia. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium speciation in environmental matrices by isotopic exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019: 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02291303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spéciation du tritium dans les échantillons de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and behavior of tritium in environmental carbohydrates matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Lethi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultra-trace concentration of americium in sediments by HR-ICP-MS following a simple extraction chromatography separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouini Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokili Marcel Bandombele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales de Rodiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tritium in The Loire River estuary: highlight on organically bound tritium in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gégout Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2015 : 15th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Santa Fé, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup for the determination of exchangeable hydrogen in environmental samples using deuterium and tritium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRER 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination and speciation of anthropogenic tritium in the Loire River estuary (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01045028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abdillahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0790-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1974-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00797h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jestin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LCR6VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Armellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brenci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L. Nivesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baglan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Nivesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baglan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassan-Loni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00946-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01906970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abdillahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0790-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01692191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;gout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.136" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9LDZC1N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hazotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1974-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;gout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Rousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.04.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VJNKJ71-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01365258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.02.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8S6G5CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01409964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.10.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piscitelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLP9FXG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.12.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JFZ6NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fuhrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Morrissette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2ZLTK5P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamy de La Chapelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an00797h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3462068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jestin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.03.049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28LCR6VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04169696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Geng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Angia Siriam Ram" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nc0000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03881271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille del Nero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gout Claire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Lethi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafindratsima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiappini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Armellini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Brenci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02291303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419390v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouini Ameur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokili Marcel Bandombele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siclet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01045028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>