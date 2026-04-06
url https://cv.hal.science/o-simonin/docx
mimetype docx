--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-laden flows</w:t>
+                <w:t xml:space="preserve">Meso-scale numerical analysis of the role of Van der Waals adhesion and static friction in fluidized beds of fine solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Marchioli</w:t>
+                <w:t xml:space="preserve">Youssef Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bourgoin</w:t>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Coletti</w:t>
+                <w:t xml:space="preserve">Bruno Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Fox</w:t>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 191, pp.105291. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119368v2</w:t>
+                <w:t xml:space="preserve">hal-05337642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale numerical analysis of the role of Van der Waals adhesion and static friction in fluidized beds of fine solids</w:t>
+                <w:t xml:space="preserve">Particle-laden flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Badran</w:t>
+                <w:t xml:space="preserve">Cristian Marchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+                <w:t xml:space="preserve">Mickael Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Blais</w:t>
+                <w:t xml:space="preserve">Filippo Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 455, </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 191, pp.105291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337642v1</w:t>
+                <w:t xml:space="preserve">hal-05119368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and experimental study of self-propagating flame fronts in Al/CuO thermite reactions</w:t>
               </w:r>
@@ -646,64 +646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,77 +880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating the frictional-pressure model from two-fluid simulation of fluidised beds in the defluidisation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPC challenges and opportunities of industrial-scale reactive fluidized bed simulation using meshes of several billion cells on the route of Exascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,64 +1616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-scale numerical investigation of the contribution of Van der Waals force to the pressure-drop overshoot in fine-particle fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between 3D numerical simulations and experimental results of a lab-scale liquid-solid fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almir G.S.L. Ritta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2720,51 +2720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.104189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3166,51 +3166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments support simulations by the NEPTUNE_CFD code in an Upflow Bubbling Fluidized Bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Huili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +3919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A massively parallel CFD/DEM approach for reactive gas-solid flows in complex geometries using unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,287 +4017,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t>
+                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duval</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179666v1</w:t>
+                <w:t xml:space="preserve">hal-02538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.64-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538207v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady three-dimensional theoretical model and numerical simulation of a 120-kW chemical looping combustion pilot plant</w:t>
               </w:r>
@@ -4612,51 +4612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Numerical Simulation of Upflow Bubbling Fluidized Bed in Opaque Tube Under High Flux Solar Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense gas-particle suspension upward flow used as heat transfer fluid in solar receiver: PEPT experiments and 3D numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,295 +4991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of unsteady dense granular flows with rotating geometries.</w:t>
+                <w:t xml:space="preserve">Particle resolved direct numerical simulation of a liquid-solid fluidized bed: Comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokman Bennani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Baudry</w:t>
+                <w:t xml:space="preserve">A. Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.01.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.228-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514454v1</w:t>
+                <w:t xml:space="preserve">hal-01420241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle resolved direct numerical simulation of a liquid-solid fluidized bed: Comparison with experimental data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of unsteady dense granular flows with rotating geometries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier C Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.228-240. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.333-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420241v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of a lab-scale pressurized dense fluidized bed focussing on the effect of the particle-particle restitution coefficient and particle–wall boundary conditions</w:t>
               </w:r>
@@ -5841,51 +5841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7142,51 +7142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of particles suspended in a sheared viscous fluid: Effects of finite inertia and inelastic collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,51 +7400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of numerical strategies for large eddy simulation of particulate two-phase recirculating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,64 +7517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced self-diffusion of inertial particles in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,51 +7984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8088,64 +8088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bidisperse suspensions under stokes flows: linear shear flow and eedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9312,77 +9312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame propagation in dust clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,51 +9576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9939,51 +9939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,269 +10028,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657614v1</w:t>
+                <w:t xml:space="preserve">hal-02966939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Orain</w:t>
+                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966939v1</w:t>
+                <w:t xml:space="preserve">hal-02657614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of particle-laden turbulent channel flows with isotropic or non-isotropic wall roughness</w:t>
               </w:r>
@@ -10613,51 +10613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
@@ -10686,90 +10686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10816,90 +10816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-scaling heat transfer in gas-particle mixtures: Eulerian-Lagrangian macro-scale description through volume averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11153,51 +11153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11274,51 +11274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11380,273 +11380,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715389v1</w:t>
+                <w:t xml:space="preserve">hal-01706943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706943v1</w:t>
+                <w:t xml:space="preserve">hal-01715389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles in turbulent channel flows</w:t>
               </w:r>
@@ -11757,77 +11757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,90 +12206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of dense granular flows in stirred reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12563,282 +12563,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turku, Finland. pp. 1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108033v1</w:t>
+                <w:t xml:space="preserve">hal-01696336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Foucoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T30A004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-30188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696336v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Spray Combustion Regimes in Aero-Engine Combustors</w:t>
               </w:r>
@@ -13187,51 +13187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13282,51 +13282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,510 +13384,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952588v1</w:t>
+                <w:t xml:space="preserve">hal-04003349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003349v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Resolved Direct Numerical Simulation of a Liquid Fluidized Bed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow: ICMF’8</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079216v1</w:t>
+                <w:t xml:space="preserve">hal-00952614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Fully Resolved Direct Numerical Simulation of a Liquid Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow: ICMF’8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952614v1</w:t>
+                <w:t xml:space="preserve">hal-01079216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
               </w:r>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14292,64 +14292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14413,51 +14413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14754,51 +14754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elutriation from Fluidized BEDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14888,51 +14888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEPTUNE_CFD High Parallel Computing Performances for Particle-Laden Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15605,51 +15605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle self-diffusion in a viscous shear flow: from hydrodynamic interactions to collisional effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15713,64 +15713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16437,51 +16437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sand-assisted fluidization of large cylindrical and spherical biomass particles: Experiments and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Fotovat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16596,51 +16596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17133,51 +17133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>