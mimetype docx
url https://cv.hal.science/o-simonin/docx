--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -640,277 +640,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Rauchenzauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8383-8400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524440v1</w:t>
+                <w:t xml:space="preserve">hal-04660088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyank Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178, pp.104900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating the frictional-pressure model from two-fluid simulation of fluidised beds in the defluidisation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -942,253 +972,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 441, pp.119776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
+                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (18), pp.8383-8400. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660088v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,442 +1727,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Folliet</w:t>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847387v1</w:t>
+                <w:t xml:space="preserve">hal-04747283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Montilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 955, pp.A22. </w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747283v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
+                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Folliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
+                <w:t xml:space="preserve">L. Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3637-3645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099158v1</w:t>
+                <w:t xml:space="preserve">hal-03847387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-periodic boundary conditions for hierarchical algorithms used for the calculation of inter-particle electrostatic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,486 +2203,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 3D numerical simulations and experimental results of a lab-scale liquid-solid fluidized bed</w:t>
+                <w:t xml:space="preserve">Three-dimensional unsteady numerical simulation of a 150 kW full-loop chemical looping combustion pilot with biomass as fuel: A hydrodynamic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir G.S.L. Ritta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Liyan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øyvind Langørgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Saanum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50086-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.117835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300187v1</w:t>
+                <w:t xml:space="preserve">hal-04533880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional unsteady numerical simulation of a 150 kW full-loop chemical looping combustion pilot with biomass as fuel: A hydrodynamic investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Effect of electrostatic forces on the dispersion of like-charged solid particles transported by homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533880v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the flow past random arrays of spherical particles: Microstructure-based tensor quantities as a tool to predict fluid–particle forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hardy</w:t>
+                <w:t xml:space="preserve">Comparison between 3D numerical simulations and experimental results of a lab-scale liquid-solid fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almir G.S.L. Ritta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Winckelmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103970⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50086-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581237v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrostatic forces on the dispersion of like-charged solid particles transported by homogeneous isotropic turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Simulation of the flow past random arrays of spherical particles: Microstructure-based tensor quantities as a tool to predict fluid–particle forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juray de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Winckelmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.103970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533968v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical simulation of a lab-scale pressurized fluidized bed using a soft-sphere DEM-CFD approach</w:t>
               </w:r>
@@ -2792,252 +2792,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of three-dimensional particle rebound from an anisotropic rough wall</w:t>
+                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Radenkovic</w:t>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginel Bodoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.055⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342122v1</w:t>
+                <w:t xml:space="preserve">hal-03414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+                <w:t xml:space="preserve">Modelling of three-dimensional particle rebound from an anisotropic rough wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.165-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414173v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet spatial distribution in a spray under evaporating and reacting conditions</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,516 +3147,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00115-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949249v1</w:t>
+                <w:t xml:space="preserve">hal-02949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00115-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949617v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-solid fluidized bed simulations using the filtered approach: Validation against pilot-scale experiments</w:t>
+                <w:t xml:space="preserve">Eulerian modelling of the powder discharge of a silo: Attempting to shed some light on the origin of jet expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenchao Yu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Amblard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Euzenat</w:t>
+                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115472⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502908v1</w:t>
+                <w:t xml:space="preserve">hal-03329981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modelling of the powder discharge of a silo: Attempting to shed some light on the origin of jet expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-solid fluidized bed simulations using the filtered approach: Validation against pilot-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Audard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Mahdi Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+                <w:t xml:space="preserve">Benjamin Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 379, pp.49-57. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.115472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329981v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,287 +4017,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
+                <w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.64-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538207v1</w:t>
+                <w:t xml:space="preserve">hal-02179666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duval</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.64-80. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179666v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady three-dimensional theoretical model and numerical simulation of a 120-kW chemical looping combustion pilot plant</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of three-dimensional particle rebound from isotropic rough wall surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Denebulization of Warm Fogs by Hygroscopic Seeding: Effect of Various Operating Conditions and of the Turbulence Intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.333-347. </w:t>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of a lab-scale pressurized dense fluidized bed focussing on the effect of the particle-particle restitution coefficient and particle–wall boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo simulation of colliding particles or coalescing droplets transported by a turbulent flow in the framework of a joint fluid–particle pdf approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles transported by a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,382 +6090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Study of Reactive Dense Fluidized Bed for FCC Regenerator.</w:t>
+                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moula</w:t>
+                <w:t xml:space="preserve">Arnaud Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willi Nastoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andreux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013183⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (1), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934171v1</w:t>
+                <w:t xml:space="preserve">hal-00992853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of filtered Euler–Euler two-phase model for circulating fluidised bed: High resolution simulation, formulation and a priori analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.43-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Study of Reactive Dense Fluidized Bed for FCC Regenerator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mimouni</w:t>
+                <w:t xml:space="preserve">Guillaume Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ruyer</w:t>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Feuillebois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 181 (1), pp.133-143. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (6), pp.1073-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992853v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent methodology for the derivation and calibration of a macroscopic turbulence model for flows in porous media</w:t>
               </w:r>
@@ -6860,303 +6860,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved CFD transport and boundary conditions models for low-inertia particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droplet size and velocity measurements at the outlet of a hollowcone spray nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nerisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Maria Rosaria Vetrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ricciardi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (11), pp.893-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924841v1</w:t>
+                <w:t xml:space="preserve">irsn-04058840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet size and velocity measurements at the outlet of a hollowcone spray nozzle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Malet</w:t>
+                <w:t xml:space="preserve">Improved CFD transport and boundary conditions models for low-inertia particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nerisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosaria Vetrano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Fazileabasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.79--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-04058840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of particles suspended in a sheared viscous fluid: Effects of finite inertia and inelastic collisions</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced self-diffusion of inertial particles in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7615,329 +7615,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
+                <w:t xml:space="preserve">Hydrodynamic and solid residence time distribution in a circulating fluidized bed: experimental and 3D computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Labourasse</w:t>
+                <w:t xml:space="preserve">Régis Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lebaigue</w:t>
+                <w:t xml:space="preserve">Geoffrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Toutant</w:t>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.03.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), 463-473 available on : http://oatao.univ-toulouse.fr/346/2/Andreux_346.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404695v1</w:t>
+                <w:t xml:space="preserve">hal-00467494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic and solid residence time distribution in a circulating fluidized bed: experimental and 3D computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNS of the interaction between a deformable buoyant bubble and a spatially decaying turbulence: A priori tests for LES two-phase flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labourasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Andreux</w:t>
+                <w:t xml:space="preserve">O. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (7), pp.877-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2007.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00467494v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a fast gas-particle separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8101,51 +8101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bidisperse suspensions under stokes flows: linear shear flow and eedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8205,51 +8205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New description of fluidization regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,51 +8417,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00230831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8693,543 +8693,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling the reaction propagation in Al based thermites</w:t>
+                <w:t xml:space="preserve">Modeling hydrogen combustion in fluidized beds using three-dimensional Euler-Euler numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Tichtchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Vincent Baruzzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2024, 19th International Conference on Numerical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Society Japan, May 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Multiphase flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484957v1</w:t>
+                <w:t xml:space="preserve">hal-05414190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Particle-Resolved DNS (PR-DNS) of hydrogen combustion in fluidized bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Numerical modelling the reaction propagation in Al based thermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ICNC 2024, 19th International Conference on Numerical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Society Japan, May 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296054v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a computational tool to simulate for the flame propagation in thermites powders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Towards Particle-Resolved DNS (PR-DNS) of hydrogen combustion in fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Af3P (Association Française de Pyrotechnie); GTPS (Groupe de Travail de Pyrotechnie), Sep 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922512v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical strategy for Particle-Resolved Direct Numerical Simulation of gas-solid reactive flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Toward a computational tool to simulate for the flame propagation in thermites powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillemont Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Europyro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Af3P (Association Française de Pyrotechnie); GTPS (Groupe de Travail de Pyrotechnie), Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296025v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Particle-Resolved Direct Numerical Simulation of hydrogen combustion in fluidized bed</w:t>
+                <w:t xml:space="preserve">A numerical strategy for Particle-Resolved Direct Numerical Simulation of gas-solid reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chadil</w:t>
@@ -9260,432 +9264,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Turbulence and Interactions (TI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Isola d'Elba, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296003v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame propagation in dust clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+                <w:t xml:space="preserve">Towards Particle-Resolved Direct Numerical Simulation of hydrogen combustion in fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, NURETH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, ONLINE (Virtual), Belgium</w:t>
+              <w:t xml:space="preserve">6th International Conference on Turbulence and Interactions (TI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Isola d'Elba, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739083v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of reacting and non-reacting sprays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Flame propagation in dust clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021 - International Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, NURETH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, ONLINE (Virtual), Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346701v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodney O. Fox</w:t>
+                <w:t xml:space="preserve">Experimental analysis of reacting and non-reacting sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLASS 2021 - International Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. Paper 316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.6024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624066v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
               </w:r>
@@ -9786,6361 +9790,6482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sean Sanders</w:t>
+                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624058v1</w:t>
+                <w:t xml:space="preserve">hal-03624046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624046v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Orain</w:t>
+                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966939v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657614v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of particle-laden turbulent channel flows with isotropic or non-isotropic wall roughness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cvetko Crnojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624054v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of short- and long-range interaction forces in turbulent particle-laden gas flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation of particle-laden turbulent channel flows with isotropic or non-isotropic wall roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darko Radenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cvetko Crnojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341634v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of short- and long-range interaction forces in turbulent particle-laden gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624069v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972056v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623204v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-scaling heat transfer in gas-particle mixtures: Eulerian-Lagrangian macro-scale description through volume averaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French interPore Conference on Porous Media - JEMP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.6723-6730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ihtc16.mpf.022601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296104v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Up-scaling heat transfer in gas-particle mixtures: Eulerian-Lagrangian macro-scale description through volume averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belerrajoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">French interPore Conference on Porous Media - JEMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715390v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Horwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077422v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715386v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706943v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles in turbulent channel flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715392v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles in turbulent channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lepoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Fluid Mechanics Conference (EFMC11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367007v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">11th European Fluid Mechanics Conference (EFMC11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715388v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice boltzmann model for solving kinetic equation modeling turbulent particle-laden ﬂows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Memory of Leonid Zaichik, 2016, Moscow (RUSSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943446v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle resolved simulation of a 3D periodic Couette dense fluid-particle flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice boltzmann model for solving kinetic equation modeling turbulent particle-laden ﬂows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Scorsim</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Workshop in Memory of Leonid Zaichik, 2016, Moscow (RUSSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715391v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of dense granular flows in stirred reactors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Particle resolved simulation of a 3D periodic Couette dense fluid-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Scorsim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715387v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Anaysis of Droplet Spatial Distribution in a Spray Burner</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computational study of dense granular flows in stirred reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems (ILASS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399262v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Dust Emission by Powder Discharge and Jet Expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Experimental Anaysis of Droplet Spatial Distribution in a Spray Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems (ILASS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107965v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of Dust Emission by Powder Discharge and Jet Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T32A001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-32120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696336v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turku, Finland. pp. 1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108033v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Spray Combustion Regimes in Aero-Engine Combustors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginel Bodoc</w:t>
+                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Foucoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference for Aeronautics and Space Science (EUCASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T30A004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-30188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722858v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de combustion dans les foyers aéronautiques : mise en place expérimentale de l'écoulement diphasique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation of Spray Combustion Regimes in Aero-Engine Combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lecourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bodoc</w:t>
+                <w:t xml:space="preserve">Maxime Vincentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Francophone de Techniques Laser (CFTL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th European Conference for Aeronautics and Space Science (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cracovie, Poland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071630v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Régimes de combustion dans les foyers aéronautiques : mise en place expérimentale de l'écoulement diphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
+              <w:t xml:space="preserve">14ème Congrès Francophone de Techniques Laser (CFTL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921327v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670452v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921305v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003349v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952614v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Resolved Direct Numerical Simulation of a Liquid Fluidized Bed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow: ICMF’8</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079216v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fully Resolved Direct Numerical Simulation of a Liquid Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow: ICMF’8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041309v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic-closure-based momentmethod for unsteady Eulerian modeling of non-isothermal particle-laden turbulent flows in very dilute regime and high Stokes number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915061v1</w:t>
+                <w:t xml:space="preserve">hal-00915110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915110v1</w:t>
+                <w:t xml:space="preserve">hal-04041309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mogavero</w:t>
+                <w:t xml:space="preserve">An algebraic-closure-based momentmethod for unsteady Eulerian modeling of non-isothermal particle-laden turbulent flows in very dilute regime and high Stokes number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265940v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mogavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6emes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Norfolk (Virginia), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.1999-3332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104481v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">6emes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marrakech, Morocco. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916016v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori study of filtered Euler-Euler two-phase model using a high resolution simulation of a 3D periodic circulating fluidized bed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descales Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917294v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by Direct Numerical Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
+                <w:t xml:space="preserve">A posteriori study of filtered Euler-Euler two-phase model using a high resolution simulation of a 3D periodic circulating fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, La Saline-Les-Bains, France</w:t>
+              <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065041v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elutriation from Fluidized BEDS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Accart</w:t>
+                <w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by Direct Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Ryck</w:t>
+                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFB 10 - International Conference on Circulating Fluidized Beds and FluidiZed Bed Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sunriver, Oregon, United States. pp.0</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, La Saline-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087302v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEPTUNE_CFD High Parallel Computing Performances for Particle-Laden Reactive Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elutriation from Fluidized BEDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">CFB 10 - International Conference on Circulating Fluidized Beds and FluidiZed Bed Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sunriver, Oregon, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026674v1</w:t>
+                <w:t xml:space="preserve">hal-04087302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+                <w:t xml:space="preserve">NEPTUNE_CFD High Parallel Computing Performances for Particle-Laden Reactive Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308312v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse grid simulation of dense fluidized bed: a dynamic subgrid drag model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delsart</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308314v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified particle-turbulence interaction pdf model : Application to deposition modelling in turbulent boundary layer</w:t>
+                <w:t xml:space="preserve">Coarse grid simulation of dense fluidized bed: a dynamic subgrid drag model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aguinaga</w:t>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Herbert</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME FEDSM2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vail, Colorado, USA, United States</w:t>
+              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460857v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian stochastic model for droplets deposition simulations with commercial CFD codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">A simplified particle-turbulence interaction pdf model : Application to deposition modelling in turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME FEDSM2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Vail, Colorado, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460959v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplets dispersion and deposition measurements in an axisymmetric sudden expansion flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">A Lagrangian stochastic model for droplets deposition simulations with commercial CFD codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aguinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Int. Symp. applications of Laser techniques to Fluid Mech., Lisbon, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ASME FEDSM2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vail, Colorado, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385484v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Fluidization Behavior of Geldart B, A/B and A Particles Using an Eulerian Multifluid Modeling Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+                <w:t xml:space="preserve">Droplets dispersion and deposition measurements in an axisymmetric sudden expansion flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aguinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delsart</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulating Fluidized Bed Technology IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">14th Int. Symp. applications of Laser techniques to Fluid Mech., Lisbon, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308017v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle self-diffusion in a viscous shear flow: from hydrodynamic interactions to collisional effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">A Numerical Study of Fluidization Behavior of Geldart B, A/B and A Particles Using an Eulerian Multifluid Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Maxey</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Antonio, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Circulating Fluidized Bed Technology IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030197v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
+                <w:t xml:space="preserve">Particle self-diffusion in a viscous shear flow: from hydrodynamic interactions to collisional effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC6 – 6th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Antonio, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041027v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dispersed phase boundary conditions in gas-solid flows with irregular particle bouncing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Brice Konan-Waidhet</w:t>
+                <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oesterlé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Two-Phase Flow Predictions, ERCOFTAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Mersebourg, Germany</w:t>
+              <w:t xml:space="preserve">EFMC6 – 6th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542565v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and pseudo-turbulence in uniform bubbly flows: comparison of experiments and direct numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the dispersed phase boundary conditions in gas-solid flows with irregular particle bouncing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Crispel</w:t>
+                <w:t xml:space="preserve">Arthur Brice Konan-Waidhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Oesterlé Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Conf. on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, New orleans, United States. 10 p</w:t>
+              <w:t xml:space="preserve">11th Workshop on Two-Phase Flow Predictions, ERCOFTAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Mersebourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202267v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microstructure and pseudo-turbulence in uniform bubbly flows: comparison of experiments and direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Crispel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Int. Conf. on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, New orleans, United States. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of a variable density turbulent jet submitted to a pulsed coflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Variable Density Turbulent Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Banyuls-sur-mer, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16150,51 +16275,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle CFD pour la combustion d'aluminothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16242,51 +16367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16296,205 +16421,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for characterization of reacting and non-reacting spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sand-assisted fluidization of large cylindrical and spherical biomass particles: Experiments and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Fotovat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdji Hemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16502,51 +16627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Chaouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16556,51 +16681,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16645,348 +16770,348 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct and Large-Eddy Simulation XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-199, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04915-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of spray combustion regimes in aeroengine combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Propulsion Physics – Volume 11 : Krakow, Poland, June 19-July 3, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.677-698, 2019, 978-5-94588-228-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eucass/201911677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by direct numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId426"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17133,51 +17258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baruzzini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>