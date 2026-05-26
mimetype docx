--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -640,616 +640,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
+                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660088v1</w:t>
+                <w:t xml:space="preserve">hal-04524440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.119454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660037v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating the frictional-pressure model from two-fluid simulation of fluidised beds in the defluidisation regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Rauchenzauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119776⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8383-8400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612013v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of near-wall particle statistics in CFD-DEM simulations of dense fluidised beds and derivation of an Eulerian particle dynamic wall boundary condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 982, pp.A2. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.104900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524440v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Calibrating the frictional-pressure model from two-fluid simulation of fluidised beds in the defluidisation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 436, pp.119454. </w:t>
+              <w:t xml:space="preserve">, 2024, 441, pp.119776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592259v1</w:t>
+                <w:t xml:space="preserve">hal-04612013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Euler mathematical modelling and numerical simulation of liquid–gas–solid flows</w:t>
               </w:r>
@@ -1727,442 +1727,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Montilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">V. Folliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1054⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3637-3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747283v1</w:t>
+                <w:t xml:space="preserve">hal-03847387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Charge–velocity correlation transport equations in gas–solid flow with triboelectric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955, pp.A22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099158v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
+                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Folliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Glavier</w:t>
+                <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (3), pp.3637-3645. </w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847387v1</w:t>
+                <w:t xml:space="preserve">hal-04099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-periodic boundary conditions for hierarchical algorithms used for the calculation of inter-particle electrostatic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,841 +2203,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional unsteady numerical simulation of a 150 kW full-loop chemical looping combustion pilot with biomass as fuel: A hydrodynamic investigation</w:t>
+                <w:t xml:space="preserve">Comparison between 3D numerical simulations and experimental results of a lab-scale liquid-solid fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyan Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Almir G.S.L. Ritta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117835⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50086-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533880v1</w:t>
+                <w:t xml:space="preserve">hal-04300187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrostatic forces on the dispersion of like-charged solid particles transported by homogeneous isotropic turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the flow past random arrays of spherical particles: Microstructure-based tensor quantities as a tool to predict fluid–particle forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juray de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Winckelmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.103970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533968v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 3D numerical simulations and experimental results of a lab-scale liquid-solid fluidized bed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Effect of electrostatic forces on the dispersion of like-charged solid particles transported by homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50086-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300187v1</w:t>
+                <w:t xml:space="preserve">hal-04533968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the flow past random arrays of spherical particles: Microstructure-based tensor quantities as a tool to predict fluid–particle forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Hardy</w:t>
+                <w:t xml:space="preserve">Three-dimensional unsteady numerical simulation of a 150 kW full-loop chemical looping combustion pilot with biomass as fuel: A hydrodynamic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juray de Wilde</w:t>
+                <w:t xml:space="preserve">Øyvind Langørgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Winckelmans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inge Saanum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149, pp.103970. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.117835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581237v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical simulation of a lab-scale pressurized fluidized bed using a soft-sphere DEM-CFD approach</w:t>
+                <w:t xml:space="preserve">Modelling of three-dimensional particle rebound from an anisotropic rough wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104189⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307988v1</w:t>
+                <w:t xml:space="preserve">hal-03342122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of three-dimensional particle rebound from an anisotropic rough wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional numerical simulation of a lab-scale pressurized fluidized bed using a soft-sphere DEM-CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Radenkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 393, pp.165-183. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342122v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet spatial distribution in a spray under evaporating and reacting conditions</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,516 +3147,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00115-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949617v1</w:t>
+                <w:t xml:space="preserve">hal-02949249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mean electric charge transport equation in a mono-dispersed gas-particle flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 902, pp.A12. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00115-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949249v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modelling of the powder discharge of a silo: Attempting to shed some light on the origin of jet expansion</w:t>
+                <w:t xml:space="preserve">Gas-solid fluidized bed simulations using the filtered approach: Validation against pilot-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Audard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+                <w:t xml:space="preserve">Mahdi Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Benjamin Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.115472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329981v1</w:t>
+                <w:t xml:space="preserve">hal-02502908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-solid fluidized bed simulations using the filtered approach: Validation against pilot-scale experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Eulerian modelling of the powder discharge of a silo: Attempting to shed some light on the origin of jet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Amblard</w:t>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Euzenat</w:t>
+                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 217, pp.115472. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502908v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,274 +3770,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments support simulations by the NEPTUNE_CFD code in an Upflow Bubbling Fluidized Bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A massively parallel CFD/DEM approach for reactive gas-solid flows in complex geometries using unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sabatier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Baeyens</w:t>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123568⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 198, pp.104402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735384v1</w:t>
+                <w:t xml:space="preserve">hal-02390009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massively parallel CFD/DEM approach for reactive gas-solid flows in complex geometries using unstructured meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Experiments support simulations by the NEPTUNE_CFD code in an Upflow Bubbling Fluidized Bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Huili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 198, pp.104402. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390009v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of three-dimensional particle rebound from isotropic rough wall surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Denebulization of Warm Fogs by Hygroscopic Seeding: Effect of Various Operating Conditions and of the Turbulence Intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.333-347. </w:t>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of a lab-scale pressurized dense fluidized bed focussing on the effect of the particle-particle restitution coefficient and particle–wall boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo simulation of colliding particles or coalescing droplets transported by a turbulent flow in the framework of a joint fluid–particle pdf approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles transported by a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,252 +5731,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic-Closure-Based Moment Method for Unsteady Eulerian Simulations of Non-Isothermal Particle-Laden Turbulent Flows at Moderate Stokes Numbers in Dilute Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-013-9516-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335782v1</w:t>
+                <w:t xml:space="preserve">hal-01010084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+                <w:t xml:space="preserve">Algebraic-Closure-Based Moment Method for Unsteady Eulerian Simulations of Non-Isothermal Particle-Laden Turbulent Flows at Moderate Stokes Numbers in Dilute Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 92 (n° 1-2), pp. 121-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-013-9516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010084v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of dome filling in an experimental rocket engine mockup</w:t>
               </w:r>
@@ -6090,382 +6090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
+                <w:t xml:space="preserve">Multiscale Study of Reactive Dense Fluidized Bed for FCC Regenerator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foissac</w:t>
+                <w:t xml:space="preserve">Guillaume Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Malet</w:t>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mimouni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (6), pp.1073-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2013183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992853v1</w:t>
+                <w:t xml:space="preserve">hal-00934171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of filtered Euler–Euler two-phase model for circulating fluidised bed: High resolution simulation, formulation and a priori analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.43-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Study of Reactive Dense Fluidized Bed for FCC Regenerator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eulerian Simulation of Interacting PWR Sprays Including Droplet Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moula</w:t>
+                <w:t xml:space="preserve">Stephane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willi Nastoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Pierre Ruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andreux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (6), pp.1073-1092. </w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181 (1), pp.133-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2013183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/NT13-A15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934171v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent methodology for the derivation and calibration of a macroscopic turbulence model for flows in porous media</w:t>
               </w:r>
@@ -6665,304 +6665,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting dispersion models and wall temperature prediction for laminar and turbulent flows in channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Drouin</w:t>
+                <w:t xml:space="preserve">Transition models from the quenched to ignited states for flows of inertial particles suspended in a simple sheared viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 55, pp. 3100-3113. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 711, pp. 147-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914632v1</w:t>
+                <w:t xml:space="preserve">hal-00936863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition models from the quenched to ignited states for flows of inertial particles suspended in a simple sheared viscous fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+                <w:t xml:space="preserve">Connecting dispersion models and wall temperature prediction for laminar and turbulent flows in channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 711, pp. 147-160. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 55, pp. 3100-3113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936863v1</w:t>
+                <w:t xml:space="preserve">hal-00914632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet size and velocity measurements at the outlet of a hollowcone spray nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Vetrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (11), pp.893-905. </w:t>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Af3P (Association Française de Pyrotechnie); GTPS (Groupe de Travail de Pyrotechnie), Sep 2023, Saint Malo, France</w:t>
@@ -9571,64 +9571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9669,796 +9669,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dufresne</w:t>
+                <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lartigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Masi</w:t>
+                <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129671v1</w:t>
+                <w:t xml:space="preserve">hal-03624066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodney O. Fox</w:t>
+                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624046v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of electrostatic charge in gas-solid fluidized beds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Eulerian modeling of mono-disperse gas–particle flow with electrostatic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nasro-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624066v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sean Sanders</w:t>
+                <w:t xml:space="preserve">E. Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy. pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624058v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Orain</w:t>
+                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966939v1</w:t>
+                <w:t xml:space="preserve">hal-02657614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Influence of droplet spatial distribution on spray evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
+              <w:t xml:space="preserve">ILASS–Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657614v1</w:t>
+                <w:t xml:space="preserve">hal-02966939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of particle-laden turbulent channel flows with isotropic or non-isotropic wall roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,329 +10503,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of short- and long-range interaction forces in turbulent particle-laden gas flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainur Nigmetova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341634v1</w:t>
+                <w:t xml:space="preserve">hal-02972056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of short- and long-range interaction forces in turbulent particle-laden gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624069v1</w:t>
+                <w:t xml:space="preserve">hal-04341634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of lab-scale pressurized fluidized bed simulation using a LES-DEM approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972056v1</w:t>
+                <w:t xml:space="preserve">hal-03624069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t>
               </w:r>
@@ -11056,765 +11056,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706862v1</w:t>
+                <w:t xml:space="preserve">hal-01715390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Horwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715390v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a reactive fluidized bed reactor using CFD/DEM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Horwitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Turbulence Research Summer Program 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Stanford, United States. pp.35-44</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077422v1</w:t>
+                <w:t xml:space="preserve">hal-01715386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of upflow bubbling fluidized bed in opaque tube under high flux solar heating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo García-Triñanes</w:t>
+                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gauthier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solène Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715386v1</w:t>
+                <w:t xml:space="preserve">hal-01706862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715389v1</w:t>
+                <w:t xml:space="preserve">hal-01706943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706943v1</w:t>
+                <w:t xml:space="preserve">hal-01715389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles in turbulent channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lepoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,549 +11997,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lattice boltzmann model for solving kinetic equation modeling turbulent particle-laden ﬂows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">International Workshop in Memory of Leonid Zaichik, 2016, Moscow (RUSSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715388v1</w:t>
+                <w:t xml:space="preserve">hal-03943446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice boltzmann model for solving kinetic equation modeling turbulent particle-laden ﬂows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Memory of Leonid Zaichik, 2016, Moscow (RUSSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943446v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle resolved simulation of a 3D periodic Couette dense fluid-particle flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Computational study of dense granular flows in stirred reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715391v1</w:t>
+                <w:t xml:space="preserve">hal-01715387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of dense granular flows in stirred reactors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Particle resolved simulation of a 3D periodic Couette dense fluid-particle flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Scorsim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715387v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Anaysis of Droplet Spatial Distribution in a Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12577,90 +12577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Dust Emission by Powder Discharge and Jet Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T32A001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12832,51 +12832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12962,77 +12962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Spray Combustion Regimes in Aero-Engine Combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13185,191 +13185,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921305v1</w:t>
+                <w:t xml:space="preserve">hal-00921327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,454 +13358,480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921327v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdji Hemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952588v1</w:t>
+                <w:t xml:space="preserve">hal-04003349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of Circulating Fluidized Bed: comparison between theoretical results and experimental measurements of hydrodynamic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization 2013: From Fundamentals to Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003349v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13899,51 +13899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13992,342 +13992,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
+              <w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915110v1</w:t>
+                <w:t xml:space="preserve">hal-04041309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An algebraic-closure-based momentmethod for unsteady Eulerian modeling of non-isothermal particle-laden turbulent flows in very dilute regime and high Stokes number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t>
+              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041309v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic-closure-based momentmethod for unsteady Eulerian modeling of non-isothermal particle-laden turbulent flows in very dilute regime and high Stokes number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a 3D unsteady two-phase flow in the filling cavity in oxygen of a cryogenic rocket-engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Heat and Mass Transfer 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">48th AIAA/ASME/SAE/ASEE Joints Propulsion Conference and Exhibit, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915061v1</w:t>
+                <w:t xml:space="preserve">hal-00915110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t>
               </w:r>
@@ -14417,51 +14417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D instationnaire d’un jet tombant de particules avec un modèle hybride granulaire-cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,51 +14469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6emes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide - GLS6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Marrakech, Morocco. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14538,77 +14538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14663,64 +14663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori study of filtered Euler-Euler two-phase model using a high resolution simulation of a 3D periodic circulating fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14771,51 +14771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by Direct Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15095,90 +15095,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16448,77 +16448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for characterization of reacting and non-reacting spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16695,64 +16695,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance CFD/DEM Approach in Complex Geometries on Unstructured Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16838,77 +16838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of spray combustion regimes in aeroengine combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vincentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginel Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16972,51 +16972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of unsteady Lagrangian and Eulerian characteristics of a liquid fluidized bed by direct numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17258,51 +17258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baruzzini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05337642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Badran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.36" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baraglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;rigoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112886" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04655454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chaouki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119505" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir G.S.L. Ritta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50086-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04581237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juray de Wilde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winckelmans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103970" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Lang&#248;rgen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Saanum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117835" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.055" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainur Nigmetova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufresne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.104189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03129-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123568" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Tri&#241;anes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16218" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sierra Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-013-9516-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B34904" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00934171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013183" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foissac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drouin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delsart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12647" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P68B2FSF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.381" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04058840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nerisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricciardi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fazileabasse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.08.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1QFZSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gevrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AIC.12209" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQPBKVS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andreux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labourasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebaigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simonin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2007.03.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121RZRJ5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferschneider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467486v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10380" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HB9T6JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalondre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990524" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baruzzini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296003v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nasro-Allah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O. Fox" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624046v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dufresne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972056v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943446v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fede" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sofonea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399262v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vincentini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicentini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecourt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouzaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bodoc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003349v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915061v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915110v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01065041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026674v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460857v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguinaga" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460959v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308017v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03542565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brice Konan-Waidhet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oesterl&#233; Benoit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Crispel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104644v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bury" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113107v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Fotovat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146176v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04915-7_26" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201911677" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860922v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_21" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>