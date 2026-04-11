--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1389,897 +1389,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
+                <w:t xml:space="preserve">Reduced magneto-hydrodynamic theory of coherent magnetic chains in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonny Lion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milivoj Belić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaa433⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002237781800082X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895676v1</w:t>
+                <w:t xml:space="preserve">hal-02293238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?” (2018, ApJ, 853, 85)</w:t>
+                <w:t xml:space="preserve">3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Verdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 867 (2), pp.168. </w:t>
+              <w:t xml:space="preserve">, 2018, 853 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaa433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02296072v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced magneto-hydrodynamic theory of coherent magnetic chains in the solar wind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dušan Jovanović</w:t>
+                <w:t xml:space="preserve">Erratum: “3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?” (2018, ApJ, 853, 85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Verdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milivoj Belić</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (4), </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 867 (2), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002237781800082X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293238v1</w:t>
+                <w:t xml:space="preserve">obspm-02296072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Structures at Ion Scales in Fast Solar Wind: Cluster Observations</w:t>
+                <w:t xml:space="preserve">Anisotropies of the Magnetic Field Fluctuations at Kinetic Scales in the Solar Wind: Cluster Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perrone</w:t>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Matteini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 849 (1), pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9022⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 848 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8c06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02192031v1</w:t>
+                <w:t xml:space="preserve">obspm-02193019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic spectra from MHD to electron scales in the magnetosheath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Structures at Ion Scales in Fast Solar Wind: Cluster Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Matteini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw3163⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 849 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02268031v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02192031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Magnetic Field Power Spectrum in the Solar Wind at Electron Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric and magnetic spectra from MHD to electron scales in the magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Wyn Roberts</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93e5⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466 (1), pp.945-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw3163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02190968v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02268031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies of the Magnetic Field Fluctuations at Kinetic Scales in the Solar Wind: Cluster Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the Magnetic Field Power Spectrum in the Solar Wind at Electron Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Wyn Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kajdič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 848 (1), pp.45. </w:t>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8c06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02193019v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02190968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHERENT EVENTS AND SPECTRAL SHAPE AT ION KINETIC SCALES IN THE FAST SOLAR WIND TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHISTLER MODE WAVES AND THE ELECTRON HEAT FLUX IN THE SOLAR WIND: CLUSTER OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLAR WIND TURBULENT SPECTRUM AT PLASMA KINETIC SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,51 +3718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectra and anisotropy of magnetic fluctuations in the Earth's magnetosheath: Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3894,408 +3894,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind Cluster observations: Turbulent spectrum and role of Hall effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of 3-D MHD modelling with Cluster data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.05.022⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (5), pp.1157-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-1157-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733407v1</w:t>
+                <w:t xml:space="preserve">hal-00330132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Whistler Emissions in the Magnetosphere. Cluster Observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Dubinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Travnicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (1), pp.303-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-25-303-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of 3-D MHD modelling with Cluster data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind Cluster observations: Turbulent spectrum and role of Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. P. Gary</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Veltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (5), pp.1157-1173. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.2224-2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-1157-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330132v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfvén vortex filaments observed in magnetosheath downstream of a quasi-perpendicular bow shock.</w:t>
               </w:r>
@@ -4320,51 +4320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bosqued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4454,64 +4454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (A5), pp.A05207. </w:t>
@@ -5214,381 +5214,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence: focus on kinetic scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zaslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THOR Workshop #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733697v1</w:t>
+                <w:t xml:space="preserve">hal-03724590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible coherent structures at ion scales in the slow solar wind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17373</w:t>
+              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735256v1</w:t>
+                <w:t xml:space="preserve">hal-03733463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space plasma turbulence: focus on kinetic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
+              <w:t xml:space="preserve">THOR Workshop #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724590v1</w:t>
+                <w:t xml:space="preserve">hal-03733697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressible coherent structures at ion scales in the slow solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733463v1</w:t>
+                <w:t xml:space="preserve">hal-03735256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: coherent structures or waves ?</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From coherent structures to turbulence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,51 +6083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence and Phase Coherence at Ion Kinetic Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6547,381 +6547,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence in solar system plasmas: dissipation range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WORKSHOP on Microphysics of Cosmic Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, ISSI, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803453v1</w:t>
+                <w:t xml:space="preserve">hal-03733727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general law describing solar wind turbulent spectrum at electron scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2012 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729716v1</w:t>
+                <w:t xml:space="preserve">hal-03803453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind turbulence at kinetic scales</w:t>
+                <w:t xml:space="preserve">A general law describing solar wind turbulent spectrum at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Arcetri 2012 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803262v1</w:t>
+                <w:t xml:space="preserve">hal-03729716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence in solar system plasmas: dissipation range</w:t>
+                <w:t xml:space="preserve">Solar wind turbulence at kinetic scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP on Microphysics of Cosmic Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, ISSI, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733727v1</w:t>
+                <w:t xml:space="preserve">hal-03803262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial evolution of the power spectral density of the magnetic field from 0.3 to 0.9 AU</w:t>
               </w:r>
@@ -7009,204 +7009,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Turbulence at Plasma Kinetic Scales and its Dissipation Law</w:t>
+                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESLAB 2011/Cluster 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium, Belgium</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802009v1</w:t>
+                <w:t xml:space="preserve">hal-03743903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
+                <w:t xml:space="preserve">Solar Wind Turbulence at Plasma Kinetic Scales and its Dissipation Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.03</w:t>
+              <w:t xml:space="preserve">ESLAB 2011/Cluster 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743903v1</w:t>
+                <w:t xml:space="preserve">hal-03802009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulent spectrum from MHD to electron scales</w:t>
               </w:r>
@@ -7274,51 +7274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic turbulence spectrum at electron scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7602,51 +7602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind magnetic turbulence at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,2872 +7708,2872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Schekochihin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729742v1</w:t>
+                <w:t xml:space="preserve">hal-03804920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
+              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804870v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804920v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
+                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803477v1</w:t>
+                <w:t xml:space="preserve">hal-03809084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
+                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803373v1</w:t>
+                <w:t xml:space="preserve">hal-03733788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
+                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802078v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
+                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733685v1</w:t>
+                <w:t xml:space="preserve">hal-03802078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
+                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724344v1</w:t>
+                <w:t xml:space="preserve">hal-03803477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
+                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803178v1</w:t>
+                <w:t xml:space="preserve">hal-03733685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
+                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733788v1</w:t>
+                <w:t xml:space="preserve">hal-03724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
+                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809084v1</w:t>
+                <w:t xml:space="preserve">hal-03803178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
+                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735335v1</w:t>
+                <w:t xml:space="preserve">hal-03803424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
+              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733649v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
+                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
+              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729964v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
+              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804068v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
+                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
+              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743869v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
+                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803462v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803228v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
+              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733654v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803424v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
+                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735219v1</w:t>
+                <w:t xml:space="preserve">hal-03803462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733796v1</w:t>
+                <w:t xml:space="preserve">hal-03734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vincenzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Pierluigi</w:t>
+                <w:t xml:space="preserve">P. L. Veltri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802662v1</w:t>
+                <w:t xml:space="preserve">hal-03803403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
+                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729971v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosheath turbulent spectrum and Alfvenic vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Cluster workshop Saariselka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lapland, Finland, Finland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729931v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
+                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802575v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetosheath turbulent spectrum and Alfvenic vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
+              <w:t xml:space="preserve">12th Cluster workshop Saariselka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lapland, Finland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802112v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735207v1</w:t>
+                <w:t xml:space="preserve">hal-03802112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
+                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734143v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
+                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. L. Veltri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
+              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803403v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex like structures at the ion inertial scale downstream of quasi-perpendicular bow-shocks</w:t>
               </w:r>
@@ -10743,1373 +10743,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
+                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729934v1</w:t>
+                <w:t xml:space="preserve">hal-03724538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
+                <w:t xml:space="preserve">Alfvén wave instabilities: magnetosheath Cluster observations and hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Bosqued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
+              <w:t xml:space="preserve">SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803188v1</w:t>
+                <w:t xml:space="preserve">hal-03803361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster observations of magnetosheath adjacent to the bow-shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Hellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
+              <w:t xml:space="preserve">6th European workshop on collisionless shocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803393v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfvén wave instabilities: magnetosheath Cluster observations and hybrid simulations</w:t>
+                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petr Hellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803361v1</w:t>
+                <w:t xml:space="preserve">hal-03735264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of magnetosheath adjacent to the bow-shock</w:t>
+                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European workshop on collisionless shocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735325v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
+                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735264v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809536v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743896v1</w:t>
+                <w:t xml:space="preserve">hal-03809536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809118v1</w:t>
+                <w:t xml:space="preserve">hal-03743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154227v1</w:t>
+                <w:t xml:space="preserve">hal-03809118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724538v1</w:t>
+                <w:t xml:space="preserve">hal-00154227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
+                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school " Basic Processes of Turbulent plasmas "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Chalkidiki, Greece, Greece</w:t>
+              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724534v1</w:t>
+                <w:t xml:space="preserve">hal-03743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Hybrid Simulations of Finite Amplitude Alfven Wave Filamentation.</w:t>
+                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, San Francisco, California, United States. pp.0582</w:t>
+              <w:t xml:space="preserve">Summer school " Basic Processes of Turbulent plasmas "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Chalkidiki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802415v1</w:t>
+                <w:t xml:space="preserve">hal-03724534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
+                <w:t xml:space="preserve">3D Hybrid Simulations of Finite Amplitude Alfven Wave Filamentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Francisco, California, United States. pp.0582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743482v1</w:t>
+                <w:t xml:space="preserve">hal-03802415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12486,77 +12486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: wave vector distribution of the magnetic fluctuations at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12581,90 +12581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: anisotropies of the wave vector distribution of the turbulence at proton and electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12978,51 +12978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>