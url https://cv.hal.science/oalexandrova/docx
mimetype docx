--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of kinetic plasma turbulence at 0.3−0.9 astronomical units from the Sun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Case for Electron-Astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Verscharen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Shprits</w:t>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.063202⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270301v1</w:t>
+                <w:t xml:space="preserve">hal-03452628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case for Electron-Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Verscharen</w:t>
+                <w:t xml:space="preserve">Spectrum of kinetic plasma turbulence at 0.3−0.9 astronomical units from the Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wicks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+                <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bruno</w:t>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Burgess</w:t>
+                <w:t xml:space="preserve">Yuri Shprits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09761-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.063202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452628v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whistler Waves and Electron Properties in the Inner Heliosphere: Helios Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Events at Ion Scales in the Inner Heliosphere: Parker Solar Probe Observations during the First Encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella D’amicis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1017,295 +1017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospheric Multiscale Observation of Kinetic Signatures in the Alfvén Vortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tieyan Wang</w:t>
+                <w:t xml:space="preserve">Three-dimensional local anisotropy of velocity fluctuations in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Verdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiangcheng Dong</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Franci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aafe0d⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486, pp.3006-3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145695v1</w:t>
+                <w:t xml:space="preserve">hal-02272436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional local anisotropy of velocity fluctuations in the solar wind</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
+                <w:t xml:space="preserve">Magnetospheric Multiscale Observation of Kinetic Signatures in the Alfvén Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Franci</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Landi</w:t>
+                <w:t xml:space="preserve">Xiangcheng Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 486, pp.3006-3018. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (2), pp.L22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aafe0d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272436v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local approach to the study of energy transfers in incompressible magnetohydrodynamic turbulence</w:t>
               </w:r>
@@ -1512,64 +1512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Verdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,64 +1629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?” (2018, ApJ, 853, 85)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Verdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,51 +2880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,51 +4947,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence at kinetic scales inside 1 AU: HELIOS revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,381 +5214,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space plasma turbulence: focus on kinetic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
+              <w:t xml:space="preserve">THOR Workshop #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724590v1</w:t>
+                <w:t xml:space="preserve">hal-03733697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressible coherent structures at ion scales in the slow solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733463v1</w:t>
+                <w:t xml:space="preserve">hal-03735256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence: focus on kinetic scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zaslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THOR Workshop #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Universitat de Barcelona, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733697v1</w:t>
+                <w:t xml:space="preserve">hal-03724590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible coherent structures at ion scales in the slow solar wind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17373</w:t>
+              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735256v1</w:t>
+                <w:t xml:space="preserve">hal-03733463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: coherent structures or waves ?</w:t>
               </w:r>
@@ -5732,359 +5732,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational aspects of ion and electron scale turbulence</w:t>
+                <w:t xml:space="preserve">Turbulence dans les plasmas héliosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Dissipation in Collisionless Astrophysical Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Institut des Etudes Scientifique of Cargese, Corsica, France, France</w:t>
+              <w:t xml:space="preserve">SF2A Session pleniere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733679v1</w:t>
+                <w:t xml:space="preserve">hal-03733712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent spectra in space plasmas</w:t>
+                <w:t xml:space="preserve">Observational aspects of ion and electron scale turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Magnetic Fields, and Self-Organization in Laboratory and Astrophysical Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ecole de Physique des Houches, France, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Dissipation in Collisionless Astrophysical Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Institut des Etudes Scientifique of Cargese, Corsica, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733701v1</w:t>
+                <w:t xml:space="preserve">hal-03733679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of compressible coherent structures, close to ion scales, in solar wind turbulence using Cluster data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent spectra in space plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.12706</w:t>
+              <w:t xml:space="preserve">Turbulence, Magnetic Fields, and Self-Organization in Laboratory and Astrophysical Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ecole de Physique des Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803443v1</w:t>
+                <w:t xml:space="preserve">hal-03733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence dans les plasmas héliosphériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of compressible coherent structures, close to ion scales, in solar wind turbulence using Cluster data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Rocoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A Session pleniere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.12706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733712v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence and Phase Coherence at Ion Kinetic Scales</w:t>
               </w:r>
@@ -6217,51 +6217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rocoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Solar Wind Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Weihai, Chine, China</w:t>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rocoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pantellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,420 +6793,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind turbulence at kinetic scales</w:t>
+                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803262v1</w:t>
+                <w:t xml:space="preserve">hal-03743903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial evolution of the power spectral density of the magnetic field from 0.3 to 0.9 AU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar Wind Turbulence at Plasma Kinetic Scales and its Dissipation Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.1958</w:t>
+              <w:t xml:space="preserve">ESLAB 2011/Cluster 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804090v1</w:t>
+                <w:t xml:space="preserve">hal-03802009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial evolution of the power spectral density of the magnetic field from 0.3 to 0.9 AU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourouaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Marsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.03</w:t>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, California, United States. pp.1958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743903v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Wind Turbulence at Plasma Kinetic Scales and its Dissipation Law</w:t>
+                <w:t xml:space="preserve">Magnetic turbulence spectrum at electron scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESLAB 2011/Cluster 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brugge, Belgium, Belgium</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802009v1</w:t>
+                <w:t xml:space="preserve">hal-03735354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulent spectrum from MHD to electron scales</w:t>
               </w:r>
@@ -7255,260 +7242,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic turbulence spectrum at electron scales in the solar wind</w:t>
+                <w:t xml:space="preserve">Observations of solar wind turbulence at plasma kinetic scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria, Austria</w:t>
+              <w:t xml:space="preserve">Vlasov-Maxwell kinetics : theory, simulations and observations in space plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Wolfgang Pauli Institute (WPI) Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735354v1</w:t>
+                <w:t xml:space="preserve">hal-03729743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of solar wind turbulence at plasma kinetic scales</w:t>
+                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlasov-Maxwell kinetics : theory, simulations and observations in space plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Wolfgang Pauli Institute (WPI) Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Arcetri 2011 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Florence, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729743v1</w:t>
+                <w:t xml:space="preserve">hal-03733498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
+                <w:t xml:space="preserve">Solar wind magnetic turbulence at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2011 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Florence, Italy, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.1803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733498v1</w:t>
+                <w:t xml:space="preserve">hal-03809523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrum of the electron density fluctuations: preliminary results from Ulysses observations</w:t>
               </w:r>
@@ -7583,2620 +7600,2603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind magnetic turbulence at electron scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Schekochihin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, California, United States. pp.1803</w:t>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809523v1</w:t>
+                <w:t xml:space="preserve">hal-03804920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
+              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804920v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
+                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729742v1</w:t>
+                <w:t xml:space="preserve">hal-03804870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Saur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804870v1</w:t>
+                <w:t xml:space="preserve">hal-03809084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
+                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809084v1</w:t>
+                <w:t xml:space="preserve">hal-03733788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
+                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733788v1</w:t>
+                <w:t xml:space="preserve">hal-03733685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
+                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Lucek</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803373v1</w:t>
+                <w:t xml:space="preserve">hal-03803477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
+                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802078v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
+                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803477v1</w:t>
+                <w:t xml:space="preserve">hal-03802078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
+                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733685v1</w:t>
+                <w:t xml:space="preserve">hal-03724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
+                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724344v1</w:t>
+                <w:t xml:space="preserve">hal-03803178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
+                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803178v1</w:t>
+                <w:t xml:space="preserve">hal-03803424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803424v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
+              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733654v1</w:t>
+                <w:t xml:space="preserve">hal-03735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
+                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735219v1</w:t>
+                <w:t xml:space="preserve">hal-03729964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
+              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733649v1</w:t>
+                <w:t xml:space="preserve">hal-03735335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
+                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735335v1</w:t>
+                <w:t xml:space="preserve">hal-03733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729964v1</w:t>
+                <w:t xml:space="preserve">hal-03804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
+              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804068v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
+                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743869v1</w:t>
+                <w:t xml:space="preserve">hal-03803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
+                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803228v1</w:t>
+                <w:t xml:space="preserve">hal-03803462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
+                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803462v1</w:t>
+                <w:t xml:space="preserve">hal-03734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
+                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Veltri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734143v1</w:t>
+                <w:t xml:space="preserve">hal-03803403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. L. Veltri</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803403v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733796v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802662v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729971v1</w:t>
+                <w:t xml:space="preserve">hal-03802112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetosheath turbulent spectrum and Alfvenic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10225,1885 +10225,1777 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Cluster workshop Saariselka</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lapland, Finland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802112v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
+                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
+              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802575v1</w:t>
+                <w:t xml:space="preserve">hal-03735207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
+                <w:t xml:space="preserve">Vortex like structures at the ion inertial scale downstream of quasi-perpendicular bow-shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735207v1</w:t>
+                <w:t xml:space="preserve">hal-03735259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex like structures at the ion inertial scale downstream of quasi-perpendicular bow-shocks</w:t>
+                <w:t xml:space="preserve">Cluster Observations of Alfvenic Vortices in the Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735259v1</w:t>
+                <w:t xml:space="preserve">hal-03743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Observations of Alfvenic Vortices in the Magnetosheath</w:t>
+                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743801v1</w:t>
+                <w:t xml:space="preserve">hal-03724538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
+                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724538v1</w:t>
+                <w:t xml:space="preserve">hal-03729934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfvén wave instabilities: magnetosheath Cluster observations and hybrid simulations</w:t>
+                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803361v1</w:t>
+                <w:t xml:space="preserve">hal-03803188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of magnetosheath adjacent to the bow-shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European workshop on collisionless shocks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735325v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
+                <w:t xml:space="preserve">Alfvén wave instabilities: magnetosheath Cluster observations and hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Bosqued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735264v1</w:t>
+                <w:t xml:space="preserve">hal-03803361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
+                <w:t xml:space="preserve">Cluster observations of magnetosheath adjacent to the bow-shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">6th European workshop on collisionless shocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729934v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
+                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803188v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803393v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
+                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809536v1</w:t>
+                <w:t xml:space="preserve">hal-03743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743896v1</w:t>
+                <w:t xml:space="preserve">hal-03809118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809118v1</w:t>
+                <w:t xml:space="preserve">hal-00154227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
+                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154227v1</w:t>
+                <w:t xml:space="preserve">hal-03743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
+                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
+              <w:t xml:space="preserve">Summer school " Basic Processes of Turbulent plasmas "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Chalkidiki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743482v1</w:t>
+                <w:t xml:space="preserve">hal-03724534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
+                <w:t xml:space="preserve">3D Hybrid Simulations of Finite Amplitude Alfven Wave Filamentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, San Francisco, California, United States. pp.0582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12113,91 +12005,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence: in-situ observations from magneto-fluid to kinetic plasma scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Observatoire de Paris, Université Paris Sciences et Lettres (PSL), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03999422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12207,51 +12099,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Characterising Microphysical Processes in Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12310,51 +12202,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microphysics of Cosmic Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.589, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12364,51 +12256,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectres de fluctuations de densité obtenus par la sonde Ulysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Issautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12437,73 +12329,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du PNST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: wave vector distribution of the magnetic fluctuations at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12512,106 +12404,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: anisotropies of the wave vector distribution of the turbulence at proton and electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12620,101 +12512,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAMMS-2 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Orléans, France, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12724,114 +12616,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHD turbulence in the earth's magnetosheath dowstream of quasi-perpendicular bow shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Paris 6, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03540547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12978,51 +12870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>