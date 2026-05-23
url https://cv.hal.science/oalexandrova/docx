--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -502,291 +502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whistler Waves and Electron Properties in the Inner Heliosphere: Helios Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
+                <w:t xml:space="preserve">Observational Quantification of Three-dimensional Anisotropies and Scalings of Space Plasma Turbulence at Kinetic Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiansen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malcolm Dunlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 897 (2), pp.118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab94a1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab99ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02923414v1</w:t>
+                <w:t xml:space="preserve">insu-03717009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Quantification of Three-dimensional Anisotropies and Scalings of Space Plasma Turbulence at Kinetic Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tieyan Wang</w:t>
+                <w:t xml:space="preserve">Whistler Waves and Electron Properties in the Inner Heliosphere: Helios Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiansen He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+                <w:t xml:space="preserve">Laura Berčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Dunlop</w:t>
+                <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Perrone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Krasnoselskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 898, </w:t>
+              <w:t xml:space="preserve">, 2020, 897 (2), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab99ca⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab94a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03717009v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02923414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Theory of Coherent Magnetic Vortices in High- β Space Plasmas</w:t>
               </w:r>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Events at Ion Scales in the Inner Heliosphere: Parker Solar Probe Observations during the First Encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,90 +1157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospheric Multiscale Observation of Kinetic Signatures in the Alfvén Vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm Dunlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangcheng Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1389,897 +1389,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced magneto-hydrodynamic theory of coherent magnetic chains in the solar wind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dušan Jovanović</w:t>
+                <w:t xml:space="preserve">3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Verdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milivoj Belić</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002237781800082X⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 853 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaa433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293238v1</w:t>
+                <w:t xml:space="preserve">hal-01895676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?</w:t>
+                <w:t xml:space="preserve">Erratum: “3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?” (2018, ApJ, 853, 85)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Verdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 853 (1), pp.85. </w:t>
+              <w:t xml:space="preserve">, 2018, 867 (2), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaa433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895676v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02296072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “3D Anisotropy of Solar Wind Turbulence, Tubes, or Ribbons?” (2018, ApJ, 853, 85)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
+                <w:t xml:space="preserve">Reduced magneto-hydrodynamic theory of coherent magnetic chains in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonny Lion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milivoj Belić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 867 (2), pp.168. </w:t>
+              <w:t xml:space="preserve">Journal of Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S002237781800082X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02296072v1</w:t>
+                <w:t xml:space="preserve">hal-02293238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies of the Magnetic Field Fluctuations at Kinetic Scales in the Solar Wind: Cluster Observations</w:t>
+                <w:t xml:space="preserve">Coherent Structures at Ion Scales in Fast Solar Wind: Cluster Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+                <w:t xml:space="preserve">D. Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 848 (1), pp.45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8c06⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 849 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02193019v1</w:t>
+                <w:t xml:space="preserve">obspm-02192031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Structures at Ion Scales in Fast Solar Wind: Cluster Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric and magnetic spectra from MHD to electron scales in the magnetosheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perrone</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9022⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466 (1), pp.945-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw3163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02192031v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02268031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic spectra from MHD to electron scales in the magnetosheath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Matteini</w:t>
+                <w:t xml:space="preserve">Variability of the Magnetic Field Power Spectrum in the Solar Wind at Electron Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Wyn Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kajdič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw3163⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02268031v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02190968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Magnetic Field Power Spectrum in the Solar Wind at Electron Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Owen Wyn Roberts</w:t>
+                <w:t xml:space="preserve">Anisotropies of the Magnetic Field Fluctuations at Kinetic Scales in the Solar Wind: Cluster Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Matteini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.120. </w:t>
+              <w:t xml:space="preserve">, 2017, 848 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa93e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8c06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02190968v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02193019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHERENT EVENTS AND SPECTRAL SHAPE AT ION KINETIC SCALES IN THE FAST SOLAR WIND TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHISTLER MODE WAVES AND THE ELECTRON HEAT FLUX IN THE SOLAR WIND: CLUSTER OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Characterising Microphysical Processes in Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLAR WIND TURBULENT SPECTRUM AT PLASMA KINETIC SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,51 +3718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectra and anisotropy of magnetic fluctuations in the Earth's magnetosheath: Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3894,408 +3894,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of 3-D MHD modelling with Cluster data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind Cluster observations: Turbulent spectrum and role of Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. P. Gary</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Veltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-1157-2007⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.2224-2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330132v1</w:t>
+                <w:t xml:space="preserve">hal-03733407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Whistler Emissions in the Magnetosphere. Cluster Observations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Dubinin</w:t>
+                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of 3-D MHD modelling with Cluster data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 25 (1), pp.303-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-25-303-2007⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 25 (5), pp.1157-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-1157-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153561v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind Cluster observations: Turbulent spectrum and role of Hall effect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent Whistler Emissions in the Magnetosphere. Cluster Observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Dubinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Travnicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.2224-2227. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1), pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2007.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-25-303-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733407v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfvén vortex filaments observed in magnetosheath downstream of a quasi-perpendicular bow shock.</w:t>
               </w:r>
@@ -4320,51 +4320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bosqued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4454,64 +4454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109 (A5), pp.A05207. </w:t>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsee Krishna Jagarlamudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,51 +5289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible coherent structures at ion scales in the slow solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5404,191 +5404,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
+              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724590v1</w:t>
+                <w:t xml:space="preserve">hal-03733463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar wind turbulence: from radial evolution at large scales to nature of small scales fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-Gaussian Universal Description of Solar Wind Magnetic Field Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zaslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2016 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.17436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733463v1</w:t>
+                <w:t xml:space="preserve">hal-03724590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind turbulence: coherent structures or waves ?</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From coherent structures to turbulence spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,333 +5801,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational aspects of ion and electron scale turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of compressible coherent structures, close to ion scales, in solar wind turbulence using Cluster data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Rocoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Dissipation in Collisionless Astrophysical Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Institut des Etudes Scientifique of Cargese, Corsica, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.12706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733679v1</w:t>
+                <w:t xml:space="preserve">hal-03803443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent spectra in space plasmas</w:t>
+                <w:t xml:space="preserve">Observational aspects of ion and electron scale turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence, Magnetic Fields, and Self-Organization in Laboratory and Astrophysical Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ecole de Physique des Houches, France, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Dissipation in Collisionless Astrophysical Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Institut des Etudes Scientifique of Cargese, Corsica, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733701v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of compressible coherent structures, close to ion scales, in solar wind turbulence using Cluster data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent spectra in space plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.12706</w:t>
+              <w:t xml:space="preserve">Turbulence, Magnetic Fields, and Self-Organization in Laboratory and Astrophysical Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ecole de Physique des Houches, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803443v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence and Phase Coherence at Ion Kinetic Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,51 +6165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the solar wind coherent structures using multi−satellite analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,51 +6217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rocoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Solar Wind Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Weihai, Chine, China</w:t>
@@ -6359,77 +6359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind compressible structures at ion scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rocoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pantellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,273 +6547,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence in solar system plasmas: dissipation range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP on Microphysics of Cosmic Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, ISSI, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733727v1</w:t>
+                <w:t xml:space="preserve">hal-03803453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of whistler waves in solar wind with Cluster mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general law describing solar wind turbulent spectrum at electron scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Berthomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Arcetri 2012 Workshop on Plasma Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803453v1</w:t>
+                <w:t xml:space="preserve">hal-03729716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general law describing solar wind turbulent spectrum at electron scales</w:t>
+                <w:t xml:space="preserve">Turbulence in solar system plasmas: dissipation range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arcetri 2012 Workshop on Plasma Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, University of Florence, Arcetri (Florence), Italy, Italy</w:t>
+              <w:t xml:space="preserve">WORKSHOP on Microphysics of Cosmic Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, ISSI, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729716v1</w:t>
+                <w:t xml:space="preserve">hal-03733727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fluctuations spectrum at kinetic scales in the solar wind</w:t>
               </w:r>
@@ -6881,51 +6881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Wind Turbulence at Plasma Kinetic Scales and its Dissipation Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,51 +7097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic turbulence spectrum at electron scales in the solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7399,51 +7399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar wind magnetic turbulence at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,2872 +7600,2872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
+              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804920v1</w:t>
+                <w:t xml:space="preserve">hal-03729742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence behind collisionless shocks and Alfven vortices</w:t>
+                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Wave Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Institut Henri Poincare, Paris, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729742v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence at ion and electron scales: observations in the solar wind and Earth magnetosheath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of Solar Wind Turbulence in the Dissipation Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Schekochihin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Wicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.8111</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, California, United States. pp.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804870v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
+                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809084v1</w:t>
+                <w:t xml:space="preserve">hal-03733685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
+                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733788v1</w:t>
+                <w:t xml:space="preserve">hal-03803477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of coherent magnetic vortices in planetary magnetosheath</w:t>
+                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Magnetosheath Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733685v1</w:t>
+                <w:t xml:space="preserve">hal-03802078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence en aval de choc sans collisions</w:t>
+                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803477v1</w:t>
+                <w:t xml:space="preserve">hal-03803373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral shape and anisotropy of solar wind magnetic fluctuations at electron scales</w:t>
+                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803373v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosheath Turbulence</w:t>
+                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.04</w:t>
+              <w:t xml:space="preserve">Atelier PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802078v1</w:t>
+                <w:t xml:space="preserve">hal-03803178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves and turbulence downstream of quasi-perpendicular shock</w:t>
+                <w:t xml:space="preserve">Anisotropy and Dissipation in Space Plasma Turbulence: Cluster Observations in the Solar Wind and Earth's Magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Saur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Cluster Workshop &amp; Cluster Active Archive School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tenerife, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724344v1</w:t>
+                <w:t xml:space="preserve">hal-03809084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et dissipation d'énergy turbulente dans le vent solaire</w:t>
+                <w:t xml:space="preserve">Anisotropy and structures in space plasma turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t>
+              <w:t xml:space="preserve">Workshop on Structures and Waves in Anisotropic Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Warwick Mathematics Institute, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803178v1</w:t>
+                <w:t xml:space="preserve">hal-03733788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803424v1</w:t>
+                <w:t xml:space="preserve">hal-03729964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
+              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733654v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
+                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735219v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space plasma turbulence and Alfven vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Plasmas and Astrophysics International workshop in honor of André Mangeney</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Observatoire de Meudon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729964v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space distribution of Alfven vortices in the magnetosheath</w:t>
+                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAMMS-2-14th Cluster Double Star workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Orleans, France, France</w:t>
+              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735335v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale phenomena of the Earth magnetosheath</w:t>
+                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Complexity in plasma and geospace systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Geilo, Norway, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733649v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial range of MHD turbulence and Hall MHD turbulence in solar wind</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, California, United States. pp.1163</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804068v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Alfven vortices in the plasma turbulence of the Earth's magnetosheath</w:t>
+                <w:t xml:space="preserve">Statistical properties of plasma turbulence in presence of Alfvén vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Acapulco (Mexique), Mexico</w:t>
+              <w:t xml:space="preserve">Alfvén 2007 Workshop on Space Environment Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Varsovie, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743869v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUSTER observations in the magnetosheath: anisotropies of wave vector distributions of the turbulence at proton scales</w:t>
+                <w:t xml:space="preserve">Turbulence dans le vent solaire et dans la magnétogaine terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Observation des vortex d'Alfvén, Journée plasma à l'UPMC (Turbulence dans les plasmas: aspects expérimentaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803228v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an Alfven vortex: numerical evidence</w:t>
+                <w:t xml:space="preserve">Statistical study of magnetic field fluctuations in the Earth magnetosheath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803462v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734143v1</w:t>
+                <w:t xml:space="preserve">hal-03802662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
+                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. L. Veltri</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803403v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale magnetic turbulence in the solar wind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Pierluigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.01</w:t>
+              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802662v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent spectrum in magnetosheath and Alfvenic vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729971v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Alfvén vortices</w:t>
+                <w:t xml:space="preserve">Magnetosheath turbulent spectrum and Alfvenic vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Workshop on Nonlinear Waves and Turbulence in Space Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Kyushu University, Japon, Japan</w:t>
+              <w:t xml:space="preserve">12th Cluster workshop Saariselka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lapland, Finland, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733796v1</w:t>
+                <w:t xml:space="preserve">hal-03729931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton temperature anisotropy in the magnetosheath: comparison of MHD modeling with CLUSTER data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1450</w:t>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802112v1</w:t>
+                <w:t xml:space="preserve">hal-03802575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosheath turbulent spectrum and Alfvenic vortices</w:t>
+                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Cluster workshop Saariselka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lapland, Finland, Finland</w:t>
+              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729931v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven vortices: magnetosheath Cluster observations and compressible MHD simulations</w:t>
+                <w:t xml:space="preserve">Incompressible magnetic vortices: magnetosheath Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maksimovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, California, United States. pp.1414</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802575v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte des vortex d'Alfven dans le plasma turbulent de la magnétogaine terrestre avec les mesures du multi-satellite CLUSTER</w:t>
+                <w:t xml:space="preserve">Evidence of the Hall effect on a turbulent spectrum in the fast solar wind. Cluster observations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorriso-Valvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Servidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Veltri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Centre Spatial de Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">Dynamical Processes in Space Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Israel, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735207v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex like structures at the ion inertial scale downstream of quasi-perpendicular bow-shocks</w:t>
               </w:r>
@@ -10635,398 +10635,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
+                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724538v1</w:t>
+                <w:t xml:space="preserve">hal-03729934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures en equilibre magnetostatique observees en aval du choc quasi-perpendiculaire</w:t>
+                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729934v1</w:t>
+                <w:t xml:space="preserve">hal-03803188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in magnetostatic equilibrium observed by Cluster downstream of quasi-perpendicular shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hellinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803188v1</w:t>
+                <w:t xml:space="preserve">hal-03803393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid simulations of dispersive Alfven wave and its filamentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Hellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803393v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfvén wave instabilities: magnetosheath Cluster observations and hybrid simulations</w:t>
               </w:r>
@@ -11196,812 +11196,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la stabilite d'onde d'Alfven dispersive par les simulations numériques de type Hybride</w:t>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de Travail PNST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Autrans, France, France</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735264v1</w:t>
+                <w:t xml:space="preserve">hal-03809536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves</w:t>
+                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France, France. pp.2950</w:t>
+              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809536v1</w:t>
+                <w:t xml:space="preserve">hal-03743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary field-aligned filament: model based on Cluster observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Problems of Geocosmos V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, St-Pétersbourg, Russie, Russia</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743896v1</w:t>
+                <w:t xml:space="preserve">hal-03809118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven Vortex Filament-Like Structures Observed by Cluster Downstream the Bow-Shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, San Francisco, California, United States. pp.0379</w:t>
+              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809118v1</w:t>
+                <w:t xml:space="preserve">hal-00154227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster observations of the magnetosheath adjacent to the perpendicular bow shocks : non-linear dynamics of Alfven waves.</w:t>
+                <w:t xml:space="preserve">Stationary field-aligned filament: Cluster observations and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Summer school "Analysis techniques for turbulent plasmas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Calabria, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154227v1</w:t>
+                <w:t xml:space="preserve">hal-03724538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
+                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
+              <w:t xml:space="preserve">Summer school " Basic Processes of Turbulent plasmas "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Chalkidiki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743482v1</w:t>
+                <w:t xml:space="preserve">hal-03724534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfven wave instabilities: Cluster observations and hybrid simulations</w:t>
+                <w:t xml:space="preserve">3D Hybrid Simulations of Finite Amplitude Alfven Wave Filamentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel M. Trávnícek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school " Basic Processes of Turbulent plasmas "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Chalkidiki, Greece, Greece</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Francisco, California, United States. pp.0582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724534v1</w:t>
+                <w:t xml:space="preserve">hal-03802415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Hybrid Simulations of Finite Amplitude Alfven Wave Filamentation.</w:t>
+                <w:t xml:space="preserve">Filamentation instability of post shock finite amplitude Alfven waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, San Francisco, California, United States. pp.0582</w:t>
+              <w:t xml:space="preserve">EGS - AGU - EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice, France, France. pp.10880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802415v1</w:t>
+                <w:t xml:space="preserve">hal-03743482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12113,51 +12113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Characterising Microphysical Processes in Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dudok de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12378,77 +12378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: wave vector distribution of the magnetic fluctuations at proton scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12473,90 +12473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster observations in the magnetosheath: anisotropies of the wave vector distribution of the turbulence at proton and electron scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey A. Samsonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12870,51 +12870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal D&#233;moulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zaslavsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb39a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verscharen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wicks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09761-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Krishna Jagarlamudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hellinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Shprits" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.063202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieyan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansen He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Dunlop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Perrone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab99ca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02923414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ber&#269;i&#269;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dudok de Wit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krasnoselskikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab94a1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maksimovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8a45" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella D&#8217;amicis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Telloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Marco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abc480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangcheng Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aafe0d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Matteini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.053202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Lion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa433" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02296072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002237781800082X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02268031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Wyn Roberts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kajdi&#269;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Turc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa93e5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacombe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8c06" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/824/1/47" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaivads" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Retin&#242;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soucek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. V. V Khotyaintsev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377816000775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/088002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Matteini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Santolik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/796/1/5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01256308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorriso-Valvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zimbardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-013-9974-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maksimovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/760/2/121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthomier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazakerlay, N." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forsyth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pottelette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9273-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-010-9692-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QQW74N1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. K. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Horbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schekochihin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Wicks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.255002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.165003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Carbone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Veltri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-26-3585-2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Saur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.05.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Samsonov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Gary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-1157-2007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153561v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Dubinin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Travnicek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-303-2007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bosqued" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JA011934" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JA010056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahraoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belmont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chust" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-19-1463-2001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlan Spence" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Matthaeus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lavraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher G. Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bookbinder" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caprioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Case" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vinogradov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Artemyev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliev Alexei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rocoto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pantellini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourouaine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Marsch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Issautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733685v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724344v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733649v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Servidio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743869v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803228v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735219v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Budnik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802662v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincenzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierluigi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729971v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802112v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Samsonov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Veltri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735259v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743801v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803188v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel M. Tr&#225;vn&#237;cek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735264v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bosqued" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743896v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809118v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802415v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03540547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>