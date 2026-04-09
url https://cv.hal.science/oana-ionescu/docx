--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -197,341 +197,432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t>
+                <w:t xml:space="preserve">Are Heavy-Duty Vehicles at Crossroads? A Real Options and Innovation Diffusion Perspective on Hydrogen Fuel Cell Versus Battery Electric Trucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+                <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raison</w:t>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01956574261425748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051093v1</w:t>
+                <w:t xml:space="preserve">hal-05577775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement dans les « smart grids » : une approche par options réelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-Term Planning of Electrical Distribution Grids: How Load Uncertainty and Flexibility Affect the Investment Timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.192.0109⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (16), pp.6084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15166084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408655v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investissement dans les « smart grids » : une approche par options réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXXIV (2), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.192.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The radioactive waste disposal : the contribution of economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Studies Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (2), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15173/esr.v18i2.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -541,681 +632,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The option value of Gazprom's spare capacity under threat of US LNG on european gas market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadek Boussena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commodities and energy market organization in the energy transition context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFP Energies Nouvelles, Jun 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du gisement de flexibilité : une approche options réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Accouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Voslion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique - SGE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING THE COSTS OF LOAD SHEDDING SERVICES FOR ELECTRICITY NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Accouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Phuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Riffaud Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 23RD INTERNATIONAL CONFERENCE ON ELECTRICITY DISTRIBUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional gas: What value for the option to develop ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; the economy : 37th IAEE international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01011236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting electricity consumption : consumer’s option to choose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAEE European Energy Conference : Sustainable Energy Policy and Strategies for Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu stratégique du gaz de schiste : un exemple de jeu d'options pour la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulation and Energy Markets : Beyond Failures - Energy conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional gas: the economic theory is challenged</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd annual meeting of the french Economic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1225,179 +1316,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility and switching options values in the geological disposal of radioactive waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Spaeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Waste Disposal in France: the Contribution of Economic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,114 +1498,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réversibilité du stockage géologique des déchets radioactifs : la théorie des options réelles dans l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Nancy 2, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011NAN20009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1661,51 +1752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oana.ionescu@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/oana-ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v18i2.530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Boussena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Accouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Voslion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Riffaud Ionescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pearson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN20009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oana.ionescu@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/oana-ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v18i2.530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Boussena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Accouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Voslion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Riffaud Ionescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pearson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN20009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>