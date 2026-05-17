--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -271,51 +271,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/01956574261425748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -977,260 +977,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional gas: What value for the option to develop ?</w:t>
+                <w:t xml:space="preserve">Adjusting electricity consumption : consumer’s option to choose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; the economy : 37th IAEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference : Sustainable Energy Policy and Strategies for Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01011236v1</w:t>
+                <w:t xml:space="preserve">hal-01079721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting electricity consumption : consumer’s option to choose</w:t>
+                <w:t xml:space="preserve">L'enjeu stratégique du gaz de schiste : un exemple de jeu d'options pour la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAEE European Energy Conference : Sustainable Energy Policy and Strategies for Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Regulation and Energy Markets : Beyond Failures - Energy conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079721v1</w:t>
+                <w:t xml:space="preserve">hal-01848733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu stratégique du gaz de schiste : un exemple de jeu d'options pour la Russie</w:t>
+                <w:t xml:space="preserve">Unconventional gas: What value for the option to develop ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulation and Energy Markets : Beyond Failures - Energy conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Energy &amp; the economy : 37th IAEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848733v1</w:t>
+                <w:t xml:space="preserve">halshs-01011236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional gas: the economic theory is challenged</w:t>
               </w:r>
@@ -1324,177 +1324,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility and switching options values in the geological disposal of radioactive waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Waste Disposal in France: the Contribution of Economic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00942316v1</w:t>
+                <w:t xml:space="preserve">halshs-00942314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Waste Disposal in France: the Contribution of Economic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
+                <w:t xml:space="preserve">Reversibility and switching options values in the geological disposal of radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oana Ionescu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Spaeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00942314v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1752,51 +1752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oana.ionescu@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/oana-ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v18i2.530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Boussena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Accouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Voslion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Riffaud Ionescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pearson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN20009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oana.ionescu@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/oana-ionescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261425748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v18i2.530" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01821562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Boussena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Accouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Voslion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Riffaud Ionescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pearson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ionescu Riffaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN20009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>