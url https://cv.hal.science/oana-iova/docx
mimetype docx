--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -127,2610 +127,2632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t>
+                <w:t xml:space="preserve">Hate or Love in the 2.4 GHz ISM band: The Story of LoRa® and IEEE 802.11g</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Maldonado</w:t>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megumi Kaneko</w:t>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Fraire</w:t>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Baozhu Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3743688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087729v1</w:t>
+                <w:t xml:space="preserve">hal-04815177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing LR-FHSS Scalability Through Advanced Sequence Design and Demodulator Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Megumi Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2025.3570185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864039v1</w:t>
+                <w:t xml:space="preserve">hal-05087729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hate or Love in the 2.4 GHz ISM band: The Story of LoRa® and IEEE 802.11g</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced LR-FHSS receiver for headerless frame recovery in space–terrestrial integrated IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo S Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Internet of Things</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.111018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.111018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815177v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Wi-Fi 6 fare? An industrial outdoor robotic scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Deligianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Drikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.103418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2024.103418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic and distributed traffic control in LPWANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawtar Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and Challenges of LoRa 2.4 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Baozhu Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.010.2200566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Terrestrial Integrated Internet of Things: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route or Flood? Reliable and Efficient Support for Downward Traffic in RPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timofei Istomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro Picco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Kiraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Love-Hate Relationship between IEEE802.15.4 and RPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCOM.2016.1300687RP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPL, the Routing Standard for the Internet of Things . . . Or Is It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro Picco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Pietro Picco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Timofei Istomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Kiraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (12), pp.16 - 22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2016.1600397CM⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiparent Routing in RPL to Increase the Stability and the Lifetime of the Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2015.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the City to the Clouds: An Experimental Performance Evaluation of LR-FHSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parler, c'est bien... répondre, c'est mieux : le trafic descendant dans LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118362v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From the City to the Clouds: An Experimental Performance Evaluation of LR-FHSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas Mardones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693666v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo experiments on LR-FHSS modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LPWAN 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congduc Pham, Jul 2024, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777306v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-vivo experiments on LR-FHSS modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas Mardones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Donsez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">Journées LPWAN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congduc Pham, Jul 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694132v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink Scheduling in LoRaWAN: ChirpStack vs The Things Stack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801287v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais qui se cache ici ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Downlink Scheduling in LoRaWAN: ChirpStack vs The Things Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567441v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Headerless Frames in LR-FHSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+                <w:t xml:space="preserve">Mais qui se cache ici ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Baozhu Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rende, Italy. pp.1-11</w:t>
+              <w:t xml:space="preserve">CoRes 2024 - 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152028v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LR-FHSS : j'ai perdu l'entête</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On a testé pour vous : LoRa 2.4 GHz à l'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Cargese, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7106073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087040v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Performance Evaluation of LoRa 2.4 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovering Headerless Frames in LR-FHSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rende, Italy. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896550v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a testé pour vous : LoRa 2.4 GHz à l'intérieur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LR-FHSS : j'ai perdu l'entête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Cargese, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087091v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rumeur disait faux : ils ne sont pas orthogonaux !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indoor Performance Evaluation of LoRa 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657877v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of User Presence Information from Mobile Phone and Sensor Data</w:t>
               </w:r>
@@ -2742,64 +2764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solohaja Rabenjamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2022 – 25th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2824,90 +2846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink and downlink are not orthogonal in LoRaWAN!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Saroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2918,1638 +2940,1746 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLoRaSat : Le simulateur pour la communication LoRa avec les satellites LEO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Madoery</w:t>
+                <w:t xml:space="preserve">La rumeur disait faux : ils ne sont pas orthogonaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657890v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating LoRa-Based Direct-to-Satellite IoT Networks with FLoRaSat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+                <w:t xml:space="preserve">FLoRaSat : Le simulateur pour la communication LoRa avec les satellites LEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo G Madoery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ait Mesbah</w:t>
+                <w:t xml:space="preserve">Pablo Madoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Non-Terrestrial Networks in 6G Wireless (NTN-6G), Satellite Workshop of IEEE WoWMoM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698223v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Distributed and Probabilistic Approach for Traffic Control in LPWANs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+                <w:t xml:space="preserve">Simulating LoRa-Based Direct-to-Satellite IoT Networks with FLoRaSat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G Madoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ait Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Non-Terrestrial Networks in 6G Wireless (NTN-6G), Satellite Workshop of IEEE WoWMoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178390v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
+                <w:t xml:space="preserve">A New Distributed and Probabilistic Approach for Traffic Control in LPWANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75075-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421783v1</w:t>
+                <w:t xml:space="preserve">hal-03178390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Dahan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431771v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776997v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christos Alexakos</w:t>
+                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, lyon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427190v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LoRa from the City to the Mountains: Exploration of Hardware and Environmental Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios P. Kalogeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Alexakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Molteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SA 2019 - First International Conference on Societal Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SA47457.2019.8938083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647149v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-RPL: Overcoming Memory Limitations in RPL Point-to-Multipoint Routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LoRa from the City to the Mountains: Exploration of Hardware and Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy L. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Kiraly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gian Pietro Picco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ghiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Molteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 40th Conference on Local Computer Networks (LCN), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, FL, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2017 International Conference on Embedded Wireless Systems and Networks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647119v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multiple Parents in RPL to Improve both the Network Lifetime and its Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">D-RPL: Overcoming Memory Limitations in RPL Point-to-Multipoint Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Kiraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofei Istomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 40th Conference on Local Computer Networks (LCN), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clearwater Beach, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206382v1</w:t>
+                <w:t xml:space="preserve">hal-01647119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter plusieurs parents avec RPL pour améliorer la stabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploiting Multiple Parents in RPL to Improve both the Network Lifetime and its Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985047v2</w:t>
+                <w:t xml:space="preserve">hal-01206382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Reliable MAC-Layer Broadcast for IEEE 802.15.4 Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploiter plusieurs parents avec RPL pour améliorer la stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jialiang Lu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE Wireless and Mobile Networking Conference (WMNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206369v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Network Lifetime with Energy-Balancing Routing: Application to RPL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient and Reliable MAC-Layer Broadcast for IEEE 802.15.4 Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Noel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengchuan Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking (WMNC)</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE Wireless and Mobile Networking Conference (WMNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Villamoura, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206365v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving the Network Lifetime with Energy-Balancing Routing: Application to RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking (WMNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Villamoura, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stability and Efficiency of RPL under Realistic Conditions in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4559,362 +4689,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping New Smart Lighting Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoël Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPWAN Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219738v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faster is not Always Better: Cost of High Bit-Rates in Wi-Fi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9519, CITI - CITI Centre of Innovation in Telecommunications and Integration of services; Inria Agora. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IoT Anywhere - Comment choisir sa technologie d'accès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacir Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie S Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4924,185 +5172,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards optimization and network lifetime maximization for wireless sensor networks in the Internet of things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Teodora Iova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Strasbourg, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014STRAD022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01275066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards Optimization and Network Lifetime Maximization for Wireless Sensor Networks in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Universite de Strasbourg, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01113059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5249,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Istomin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Kiraly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1600397CM" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas Mardones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7106073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ghiro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Molteni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Teodora Iova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAD022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01113059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Istomin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Kiraly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1600397CM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas Mardones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7106073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ghiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Molteni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Teodora Iova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAD022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01113059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>