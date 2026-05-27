--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1563,51 +1563,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+              <w:t xml:space="preserve">CoRes 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1734,260 +1734,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-vivo experiments on LR-FHSS modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas Mardones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Donsez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées LPWAN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congduc Pham, Jul 2024, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693666v1</w:t>
+                <w:t xml:space="preserve">hal-04777306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo experiments on LR-FHSS modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LPWAN 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congduc Pham, Jul 2024, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777306v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
               </w:r>
@@ -3428,373 +3428,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t>
+                <w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
+                <w:t xml:space="preserve">Manoel Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3400306.3400356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421783v1</w:t>
+                <w:t xml:space="preserve">hal-02431771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Designing Smart Lighting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Aziz Mbacké</w:t>
+                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, lyon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431771v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+                <w:t xml:space="preserve">Demo: In-flight Localisation of Micro-UAVs using Ultra-Wide Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, lyon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">EWSN 2020 - International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776997v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber Physical Systems and Internet of Things: Emerging Paradigms on Smart Cities</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Istomin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Kiraly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1600397CM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas Mardones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7106073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ghiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Molteni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Teodora Iova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAD022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01113059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05087729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Maldonado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kaneko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fraire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2025.3570185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.111018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04412477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rady" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Deligianni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Drikos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2024.103418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofei Istomin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Kiraly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1300687RP" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2016.1600397CM" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2015.01.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas Mardones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7106073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03840106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohaja Rabenjamina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Dahan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Mback&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3400306.3400356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios P. Kalogeras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SA47457.2019.8938083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ghiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Molteni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985047v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Zou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l Dahan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04219738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacir Mouline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S Gorce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01275066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Teodora Iova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAD022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01113059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>