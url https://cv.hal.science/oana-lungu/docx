--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF9D9C56"/>
+    <w:nsid w:val="392BF76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>