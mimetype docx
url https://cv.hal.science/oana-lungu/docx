--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oana Lungu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oana-lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5377-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16931586X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 --  Ingénieur de Recherche CNRS, Laboratoire de Linguistique de Nantes (LLING UMR 6310)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 -- Enseignante et co-directrice pédagogique, Centre de Formation Universitaire en Orthophonie de Nantes, UFR Médecine, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 --  Ingénieur de Recherche CNRS contractuel, Laboratoire de Linguistique de Nantes (LLING UMR6310)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 -- Attachée temporaire d’enseignement et de recherche, Département d'Études Anglaises, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 -- Chercheur post-doctorat, Université Nova, Lisbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 -- Enseignante contractuelle, Département de Linguistique, Université de Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 -- Attachée temporaire d’enseignement et de recherche), Département de linguistique, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 -- Doctorat en Linguistique, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 -- Master 2 en Sciences du Langage, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2025 -- Matrîse en Langues et Cultures Etrangères (double spécialité : anglais-français), Université &amp;quot;Ovidius&amp;quot; de Constanta (Roumanie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 -- ‘Boolean Connectives: Probing the Interplay between Language & Logic (BooLL)’, financé par l'ANR/DfG, PIs: Hamida Demirdache (Nantes Université) et Artemis Alexiadou (Leibniz-Center for General Linguistics, ZAS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 -- ‘Heritage Languages in Europe’, Réseau de Recherche International (IRN), financé par le CNRS, PI: Elena Soare, (SFL/Paris 8)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 -- ‘Tense, Variation and Language Acquisition: New Approaches to the Sudy of Tense, Aspect, Modality and Evidentiality across Languages’ (TAME-INTER),International Emerging Actions (IEA), financé par le CNRS, PIs: Marta Donazzan (Nantes Université) et Ana Lucia Müller (Université de Sao Paulo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 -- ‘Children’s Development of Logical Language and Mathematical Concepts’ (CHILL Serious Games), financé par le CNRS, PI: Hamida Demirdache (NantesUniversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romi Hill; Xinhan Jiang; Danutham Worapipat; Aditya Yedetore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BUCLD 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Cascadilla Press, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailís Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BUCLD 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voeltzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Acquisition at the Interfaces: Proceedings of the 12th Generative Approaches to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1-5275-0336-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-present under past in child French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquisition of the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Compagny, 2015, ‎ 978-9027212269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Tense vs. Indexical Construals of the Present in French L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate Musan; Monika Rathert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 541, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2011, Linguistische Arbeiten, 978-3-11-026611-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110267020.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On temporal argument structure in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument Structure and Syntactic Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, John Benjamins Publishing Company, pp.305-324, 2010, Linguistik Aktuell/Linguistics Today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analyses for simultaneous present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orin Percus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nan Li; David Lutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SALT 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.735, 2010, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v20i0.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero time-arguments in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maia Duguine, Susana Huidobro &amp; Nerea Madariaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument Structure and Syntactic Relations: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam/Philadelphia: John Benjamins, p.305-324, 2010, Linguistik Aktuell/Linguistics Today, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.158.18dem⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Présent et le Passé chez les Enfants Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand, Bruno Habert &amp; Bernard Laks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2008, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling Possibility from Necessity in Child Language: Comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Development Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Modal Force: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Generative Approaches to Language Acquisition Conference (GALA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boston University Conference on Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentator for the paper ‘Evidence for Non-Future Tense in Mandarin Relative Clauses’ by H. Sun & H. Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for Non-Future Tense Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement du langage aux interfaces syntaxe-sémantique-morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Knežević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée anniversaire de la reconnaissance CNRS du Laboratoire de Linguistique de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLING (UMR-6310) CNRS/Université de Nantes, Jan 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Disjunction in Negative Contexts: Evidence from L1 Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Implicatures - Domain Restriction/Domain Widening: Theoretical and Experimental Approaches (IoD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pazmany Peter Catholic University, Budapest, Jun 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Negated Disjunction: Evidence from Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Generative Approaches to Language Acquisition Conference (GALA 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the Balearic Islands, Sep 2017, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Negated Disjunction: Evidence from Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Boston University Conference on Language Development (BUCLD 42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University, 2017, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Control and the Acquisition of Event Culmination in Basque, Dutch, English, Spanish and Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María J Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García del Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara García Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41st annual Boston University conference on language development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston (Massachusetts), United States. pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the present and the past in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGfS Workshop Tense across Languages, organised by Renate Musan, Monika Rathert and Rolf Thieroff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of tense in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Grammar of Temporal Relations. 1st Meeting of the European Research Net in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, University of the Basque Country, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present and the past in French Child Language: Evidence for temporal argument structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Argument Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, University of the Basque Country, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wh-scope marking and the acquisition of complementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Romance Turn II: Workshop on the Acquisition of Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergio Baauw; Jacqueline van Kampen; Manuela Pinto; Joke de Lange, Sep 2006, Utrecht Institue of Linguistics (UiL OTS) &amp; Utrecht University, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Gradable Adjectives and Negation in French-Speaking Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incremental processing of grammatical aspect in French: A visual-world study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Foppolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics (XPrag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Linguistic Investigation of the Positive Polarity Status of Disjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Panzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque de Syntaxe et Sémantique à Paris (CSSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Investigation of Disjunction in Negative Contexts: New Insights from French and Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambigo: Workshop on Ambiguity – Theory, Development, and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Interpretations of Locative PPs in Child Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Boston University Conference on Language Development (BUCLD 40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adults and Children Interpret Disjunction under Negation in Dutch, French, Hungarian and Italian: A Cross-Linguistic Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilla Pintér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Surányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15475441.2021.1941966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunction in negative contexts: a cross-linguistic experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Panzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.221-247. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffab002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal interpretations of definite DPs: The view from European Portuguese child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.418-437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10489223.2017.1391267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of Tense in (French) Child Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Variation Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), p.101-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense in Embedded Contexts : the Case of Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition at the Interfaces: Proceedings of GALA 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voeltzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.342, 2017, 978-1-5275-0336-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oana Lungu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oana-lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5377-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16931586X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 --  Ingénieur de Recherche CNRS, Laboratoire de Linguistique de Nantes (LLING UMR 6310)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 -- Enseignante et co-directrice pédagogique, Centre de Formation Universitaire en Orthophonie de Nantes, UFR Médecine, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 --  Ingénieur de Recherche CNRS contractuel, Laboratoire de Linguistique de Nantes (LLING UMR6310)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 -- Attachée temporaire d’enseignement et de recherche, Département d'Études Anglaises, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 -- Chercheur post-doctorat, Université Nova, Lisbonne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 -- Enseignante contractuelle, Département de Linguistique, Université de Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 -- Attachée temporaire d’enseignement et de recherche), Département de linguistique, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 -- Doctorat en Linguistique, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 -- Master 2 en Sciences du Langage, Université de Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2025 -- Matrîse en Langues et Cultures Etrangères (double spécialité : anglais-français), Université &amp;quot;Ovidius&amp;quot; de Constanta (Roumanie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION A DES PROJETS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2026 -- ‘Boolean Connectives: Probing the Interplay between Language & Logic (BooLL)’, financé par l'ANR/DfG, PIs: Hamida Demirdache (Nantes Université) et Artemis Alexiadou (Leibniz-Center for General Linguistics, ZAS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2022-2026 -- ‘Heritage Languages in Europe’, Réseau de Recherche International (IRN), financé par le CNRS, PI: Elena Soare, (SFL/Paris 8)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 -- ‘Tense, Variation and Language Acquisition: New Approaches to the Sudy of Tense, Aspect, Modality and Evidentiality across Languages’ (TAME-INTER),International Emerging Actions (IEA), financé par le CNRS, PIs: Marta Donazzan (Nantes Université) et Ana Lucia Müller (Université de Sao Paulo)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 -- ‘Children’s Development of Logical Language and Mathematical Concepts’ (CHILL Serious Games), financé par le CNRS, PI: Hamida Demirdache (NantesUniversité)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romi Hill; Xinhan Jiang; Danutham Worapipat; Aditya Yedetore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BUCLD 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Cascadilla Press, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailís Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of BUCLD 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voeltzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Acquisition at the Interfaces: Proceedings of the 12th Generative Approaches to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1-5275-0336-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-present under past in child French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Acquisition of the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Compagny, 2015, ‎ 978-9027212269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Tense vs. Indexical Construals of the Present in French L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate Musan; Monika Rathert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 541, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2011, Linguistische Arbeiten, 978-3-11-026611-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110267020.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On temporal argument structure in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument Structure and Syntactic Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, John Benjamins Publishing Company, pp.305-324, 2010, Linguistik Aktuell/Linguistics Today</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analyses for simultaneous present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orin Percus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nan Li; David Lutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SALT 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.735, 2010, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/salt.v20i0.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero time-arguments in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maia Duguine, Susana Huidobro &amp; Nerea Madariaga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argument Structure and Syntactic Relations: A cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam/Philadelphia: John Benjamins, p.305-324, 2010, Linguistik Aktuell/Linguistics Today, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.158.18dem⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Présent et le Passé chez les Enfants Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand, Bruno Habert &amp; Bernard Laks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2008, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling Possibility from Necessity in Child Language: Comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Development Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Modal Force: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th Generative Approaches to Language Acquisition Conference (GALA 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Understanding of Necessity Modals: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Dieuleveut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailis Cournane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boston University Conference on Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentator for the paper ‘Evidence for Non-Future Tense in Mandarin Relative Clauses’ by H. Sun & H. Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for Non-Future Tense Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Disjunction in Negative Contexts: Evidence from L1 Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Implicatures - Domain Restriction/Domain Widening: Theoretical and Experimental Approaches (IoD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pazmany Peter Catholic University, Budapest, Jun 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Negated Disjunction: Evidence from Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Generative Approaches to Language Acquisition Conference (GALA 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the Balearic Islands, Sep 2017, Palma De Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement du langage aux interfaces syntaxe-sémantique-morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Knežević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée anniversaire de la reconnaissance CNRS du Laboratoire de Linguistique de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLING (UMR-6310) CNRS/Université de Nantes, Jan 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acquisition of Negated Disjunction: Evidence from Italian, French and Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Guasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Boston University Conference on Language Development (BUCLD 42)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boston University, 2017, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Control and the Acquisition of Event Culmination in Basque, Dutch, English, Spanish and Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María J Arche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel García del Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara García Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41st annual Boston University conference on language development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boston (Massachusetts), United States. pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the present and the past in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGfS Workshop Tense across Languages, organised by Renate Musan, Monika Rathert and Rolf Thieroff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of tense in French child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Grammar of Temporal Relations. 1st Meeting of the European Research Net in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, University of the Basque Country, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The present and the past in French Child Language: Evidence for temporal argument structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Argument Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, University of the Basque Country, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wh-scope marking and the acquisition of complementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Romance Turn II: Workshop on the Acquisition of Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergio Baauw; Jacqueline van Kampen; Manuela Pinto; Joke de Lange, Sep 2006, Utrecht Institue of Linguistics (UiL OTS) &amp; Utrecht University, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Gradable Adjectives and Negation in French-Speaking Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incremental processing of grammatical aspect in French: A visual-world study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Foppolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Pragmatics (XPrag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-Linguistic Investigation of the Positive Polarity Status of Disjunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Panzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque de Syntaxe et Sémantique à Paris (CSSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Investigation of Disjunction in Negative Contexts: New Insights from French and Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambigo: Workshop on Ambiguity – Theory, Development, and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Temporal Interpretations of Locative PPs in Child Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Boston University Conference on Language Development (BUCLD 40)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adults and Children Interpret Disjunction under Negation in Dutch, French, Hungarian and Italian: A Cross-Linguistic Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliek van Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilla Pintér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Surányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15475441.2021.1941966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunction in negative contexts: a cross-linguistic experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Falaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Panzeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.221-247. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffab002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal interpretations of definite DPs: The view from European Portuguese child language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.418-437. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10489223.2017.1391267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence of Tense in (French) Child Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Variation Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (1), p.101-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tense in Embedded Contexts : the Case of Romanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucharest Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Acquisition at the Interfaces: Proceedings of GALA 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Lungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voeltzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing, pp.342, 2017, 978-1-5275-0336-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="392BF76C"/>
+    <w:nsid w:val="D2F61182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oana-lungu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5377-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16931586X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lungu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dieuleveut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Hacquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailis Cournane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ail&#237;s Cournane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110267020.233/html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110267020.233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.linguisticsociety.org/proceedings/index.php/SALT/issue/view/108" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v20i0.2573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.158.18dem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pagliarini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guasti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliek van Hout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Crain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Arche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a del Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garc&#237;a Sanz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Oiry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moracchini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Foppolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Falaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Panzeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Pint&#233;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Sur&#225;nyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087667v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffab002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2017.1391267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oana-lungu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5377-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16931586X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Lungu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Dieuleveut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Hacquard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailis Cournane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ail&#237;s Cournane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voeltzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110267020.233/html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110267020.233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orin Percus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.linguisticsociety.org/proceedings/index.php/SALT/issue/view/108" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/salt.v20i0.2573" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.158.18dem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pagliarini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guasti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliek van Hout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Crain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kne&#382;evi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Arche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a del Real" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Garc&#237;a Sanz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Oiry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moracchini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Foppolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Falaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Panzeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Pint&#233;r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Sur&#225;nyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2021.1941966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087667v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffab002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2017.1391267" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>