--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -830,230 +830,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
+                <w:t xml:space="preserve">Determinants of Biosecurity Adoption: Evidence of Spillover Effects in a Spatial Autoregressive Multivariate Probit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Abdel Fawaz Osseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">17. Congress of the European Association of Agricultural Economists (EAAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667088v1</w:t>
+                <w:t xml:space="preserve">hal-04748274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Biosecurity Adoption: Evidence of Spillover Effects in a Spatial Autoregressive Multivariate Probit</w:t>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Fawaz Osseni</w:t>
+                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Association of Agricultural Economists (EAAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748274v1</w:t>
+                <w:t xml:space="preserve">hal-04667088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
               </w:r>
@@ -1242,51 +1242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,51 +1540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54E3051"/>
+    <w:nsid w:val="FF850D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>