--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -187,248 +187,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide taxation and the adoption of low-input cropping management practices using a hidden Markov model</w:t>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Devilliers</w:t>
+                <w:t xml:space="preserve">Ibirenoye Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Obafèmi Philippe Koutchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Féménia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbaf025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbaf004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236100v1</w:t>
+                <w:t xml:space="preserve">hal-04991534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticide taxation and the adoption of low-input cropping management practices using a hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Féménia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbaf004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991534v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Estimation of the Value-Added/Intermediate Input Substitution Consistent with the GTAP Data</w:t>
               </w:r>
@@ -518,51 +518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Corners, Kinks, and Jumps in Crop Acreage Choices: Impacts of the EU Support to Protein Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafèmi P Koutchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -622,51 +622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public acceptance of and heterogeneity in behavioral beach trip responses to offshore wind farm development in Catalonia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louinord Voltaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.101152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -700,64 +700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heterogeneous farm responses to european union biofuel support with a random parameter multicrop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -849,51 +849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Biosecurity Adoption: Evidence of Spillover Effects in a Spatial Autoregressive Multivariate Probit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Fawaz Osseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1033,165 +1033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318187v1</w:t>
+                <w:t xml:space="preserve">hal-04315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,208 +1206,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315380v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1445,349 +1445,349 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM; UMR SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157698v1</w:t>
+                <w:t xml:space="preserve">hal-04157706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Agricultural Economic, Jul 2022, Anaheim (California), United States</w:t>
+              <w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315349v1</w:t>
+                <w:t xml:space="preserve">hal-04157698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM; UMR SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Agricultural Economic, Jul 2022, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157706v1</w:t>
+                <w:t xml:space="preserve">hal-04315349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Random Parameter Approach With Stochastic Constraints Using SAEM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial effects in investment decisions: Evidence from French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,64 +1959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with corner solutions in multi-crop micro-econometric models: an endogenous regime approach with regime fixed costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,273 +2035,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
+              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605563v1</w:t>
+                <w:t xml:space="preserve">hal-01605030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605030v1</w:t>
+                <w:t xml:space="preserve">hal-01605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AAEA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Jul 2014, Minneapolis, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,64 +2453,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Inputs Allocation among Crops: A Time-Varying Random Parameters Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,64 +2545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,64 +2738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop choices in micro-econometric multi-crop models: modelling corners, kinks and jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2875,64 +2875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la représentation de l’offre agricole dans les modèles macroéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2967,64 +2967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical modeling of production decisions of heterogeneous farmers with random parameter models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,340 +3047,269 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité inobservée et solutions en coin dans les modèles micro-économétriques de choix de production multiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. AGROCAMPUS OUEST, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Géométrie algorithmique [cs.CG]. Agrocampus Ouest, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018NSARE048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02787165v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-01937310v1</w:t>
+                <w:t xml:space="preserve">tel-01937310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">winputall: Variable Input Allocation Among Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3448,51 +3377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF850D7F"/>
+    <w:nsid w:val="6C7A0C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3679,51 +3608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>