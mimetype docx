--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -187,248 +187,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers</w:t>
+                <w:t xml:space="preserve">Pesticide taxation and the adoption of low-input cropping management practices using a hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibirenoye Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Féménia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbaf004⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991534v1</w:t>
+                <w:t xml:space="preserve">hal-05236100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide taxation and the adoption of low-input cropping management practices using a hidden Markov model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirenoye Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Devilliers</w:t>
+                <w:t xml:space="preserve">Obafèmi Philippe Koutchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Fabienne Féménia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbaf025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbaf004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236100v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Estimation of the Value-Added/Intermediate Input Substitution Consistent with the GTAP Data</w:t>
               </w:r>
@@ -518,51 +518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Corners, Kinks, and Jumps in Crop Acreage Choices: Impacts of the EU Support to Protein Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafèmi P Koutchadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -622,51 +622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public acceptance of and heterogeneity in behavioral beach trip responses to offshore wind farm development in Catalonia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louinord Voltaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.101152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -700,64 +700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heterogeneous farm responses to european union biofuel support with a random parameter multicrop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -830,597 +830,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Biosecurity Adoption: Evidence of Spillover Effects in a Spatial Autoregressive Multivariate Probit</w:t>
+                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Fawaz Osseni</w:t>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the European Association of Agricultural Economists (EAAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748274v1</w:t>
+                <w:t xml:space="preserve">hal-04318187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667088v1</w:t>
+                <w:t xml:space="preserve">hal-04318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: Estimation based on farm cost accounting data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2023, Washington, D.C, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Time-Varying Random Parameters Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determinants of Biosecurity Adoption: Evidence of Spillover Effects in a Spatial Autoregressive Multivariate Probit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Fawaz Osseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Congress of the European Association of Agricultural Economists (EAAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318163v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tax-and-Refund System for Reducing Pesticide Use in EU Agriculture: Promising Simulation Results for the French Arable Crop Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+                <w:t xml:space="preserve">On the economic value of the agronomic effects of crop diversification for farmers: estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+                <w:t xml:space="preserve">Obafémi, Philippe Koutchadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">2023 AAEA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association, Jul 2023, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318187v1</w:t>
+                <w:t xml:space="preserve">hal-04667088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII EAAE Congress : “Agri-food systems in a changing world: Connecting science and society”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Institut Agro, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1445,362 +1445,362 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM; UMR SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157706v1</w:t>
+                <w:t xml:space="preserve">hal-04157698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibirénoyé Honoré Romaric Sodjahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Carpentier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Agricultural Economic, Jul 2022, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157698v1</w:t>
+                <w:t xml:space="preserve">hal-04315349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic value of the agronomic effects of crop diversification: Estimation based on farm cost accounting data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Agricultural Economic, Jul 2022, Anaheim (California), United States</w:t>
+              <w:t xml:space="preserve">38. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM; UMR SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315349v1</w:t>
+                <w:t xml:space="preserve">hal-04157706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Input Allocation Among Crops: A Random Parameter Approach With Stochastic Constraints Using SAEM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial effects in investment decisions: Evidence from French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,64 +1959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with corner solutions in multi-crop micro-econometric models: an endogenous regime approach with regime fixed costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Conference of Agricultural Economics (ICAE). BRA., Jul 2018, Vancouver, Canada. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,273 +2035,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605030v1</w:t>
+                <w:t xml:space="preserve">hal-01605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with corner solutions In multi-crop microeconometric models: an endogenous switching regime approach with regime fixed costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dealing with corner solution in multi-crop micro-econometric models: an endogenous regime switching approach with regime fixed cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, parme, Italy. 24 p</w:t>
+              <w:t xml:space="preserve">2017 AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Jul 2017, chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605563v1</w:t>
+                <w:t xml:space="preserve">hal-01605030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AAEA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Jul 2014, Minneapolis, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2339,64 +2339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Unobserved Heterogeneity in Micro-econometric Agricultural Production Models: a Random Parameter Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,64 +2453,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Inputs Allocation among Crops: A Time-Varying Random Parameters Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,77 +2545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Latent Cropping Management Practices Choices in Crop Production Models: a Random Parameter Hidden Markov Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,64 +2659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibirénoyé Romaric Sodjahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2738,64 +2738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop choices in micro-econometric multi-crop models: modelling corners, kinks and jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2875,64 +2875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la représentation de l’offre agricole dans les modèles macroéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2967,64 +2967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical modeling of production decisions of heterogeneous farmers with random parameter models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,51 +3087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité inobservée et solutions en coin dans les modèles micro-économétriques de choix de production multiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie algorithmique [cs.CG]. Agrocampus Ouest, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NSARE048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3190,77 +3190,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">winputall: Variable Input Allocation Among Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obafemi Philippe Koutchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3377,51 +3377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7A0C6A"/>
+    <w:nsid w:val="FF63E1F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3608,51 +3608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obafemi-philippe-koutchade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7327-3139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23197809X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Devilliers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibirenoye Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koutchade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.090103AF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#232;mi P Koutchad&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12152" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louinord Voltaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2020.101152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aax091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Honor&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaf&#233;mi, Philippe Koutchad&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157862v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibir&#233;noy&#233; Romaric Sodjahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937310v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8e8969e7f9fe93e53d610367fbb532db974dceff;origin=https://forgemia.inra.fr/obafemi-philippe.koutchade/winputalloc.git;visit=swh:1:snp:68f16b8364e386d9fab40a2908418e0c56376c3c;anchor=swh:1:rev:cb3475e9be6222600409bff727a69eb5692acf82" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>