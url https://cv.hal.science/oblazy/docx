--- v0 (2026-03-06)
+++ v1 (2026-04-27)
@@ -945,372 +945,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307143v1</w:t>
+                <w:t xml:space="preserve">hal-02307144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New efficient M2C and M2M mutual authentication protocols for IoT-based healthcare applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Merabet</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Cherif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1--36</w:t>
+              <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383456v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New efficient M2C and M2M mutual authentication protocols for IoT-based healthcare applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.707</w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307144v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of a Post-Quantum Anonymous Credential Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,372 +3108,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
+                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barthoulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2022 - 21st International Conference on Cryptology and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dubai, United Arab Emirates. pp.143-164, </w:t>
+              <w:t xml:space="preserve">Cryptology and Network Security 21st International Conference, CANS 2022, Abu Dhabi, United Arab Emirates, November 13–16, 2022, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Abu Dhabi, United Arab Emirates. pp.143-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856239v1</w:t>
+                <w:t xml:space="preserve">hal-03959082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barthoulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Canard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
+              <w:t xml:space="preserve">CANS 2022 - 21st International Conference on Cryptology and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dubai, United Arab Emirates. pp.143-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510612v1</w:t>
+                <w:t xml:space="preserve">hal-03856239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption in DDH Hard Groups</w:t>
+                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICACRYPT 2022 - 13th International Conference on Cryptology in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17433-9_4⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815800v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3482,207 +3495,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identity-Based Encryption in DDH Hard Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Canard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqib Kakvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptology and Network Security 21st International Conference, CANS 2022, Abu Dhabi, United Arab Emirates, November 13–16, 2022, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
+              <w:t xml:space="preserve">AFRICACRYPT 2022 - 13th International Conference on Cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Fes, Morocco. pp.81-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17433-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959082v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3824,51 +3824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neals Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,897 +4312,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Canterbury, United Kingdom. pp.28:1--28:6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3339252.3339280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307142v1</w:t>
+                <w:t xml:space="preserve">hal-02307139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durandal: A Rank Metric Based Signature Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques, Darmstadt, Germany, May 19-23, 2019, Proceedings, Part III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Darmstadt, Germany. pp.728--758, </w:t>
+              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4\_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307141v1</w:t>
+                <w:t xml:space="preserve">hal-02307142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durandal: A Rank Metric Based Signature Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Duong Hieu Phan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zémor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t>
+              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques, Darmstadt, Germany, May 19-23, 2019, Proceedings, Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Darmstadt, Germany. pp.728--758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4\_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307138v1</w:t>
+                <w:t xml:space="preserve">hal-02307141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t>
+                <w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Germouty</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Hieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307140v1</w:t>
+                <w:t xml:space="preserve">hal-02307138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
+                <w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Germouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Hieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Canterbury, United Kingdom. pp.28:1--28:6, </w:t>
+              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3339252.3339280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307139v1</w:t>
+                <w:t xml:space="preserve">hal-02307140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Alerts Quietly</w:t>
+                <w:t xml:space="preserve">Spreading Alerts Quietly: New Insights from Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES the 13th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Availability, Reliability and Security, ARES 2018, Hamburg, Germany, August 27-30, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hamburg, Germany. pp.30:1--30:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3230841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050170v1</w:t>
+                <w:t xml:space="preserve">hal-02307145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Interactive Key Exchange from Identity-Based Encryption</w:t>
+                <w:t xml:space="preserve">Spreading Alerts Quietly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES the 13th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3230833.3230864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050171v1</w:t>
+                <w:t xml:space="preserve">hal-02050170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Alerts Quietly: New Insights from Theory and Practice</w:t>
+                <w:t xml:space="preserve">Non-Interactive Key Exchange from Identity-Based Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Chevalier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Availability, Reliability and Security, ARES 2018, Hamburg, Germany, August 27-30, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hamburg, Germany. pp.30:1--30:6, </w:t>
+              <w:t xml:space="preserve">ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3230833.3230841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3230864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307145v1</w:t>
+                <w:t xml:space="preserve">hal-02050171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost Optimal Oblivious Transfer from QA-NIZK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Germouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5624,481 +5624,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Construction of UC-Secure Oblivious Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Code-Based Group Signature Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alamélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cryptography and Network Security - 13th International Conference, ACNS 2015, New York, NY, USA, June 2-5, 2015, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th International Workshop on Coding and Cryptography 2015 WCC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382954v1</w:t>
+                <w:t xml:space="preserve">hal-01276464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Group Signature Scheme based on Rank Metric</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waifi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382949v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Code-Based Group Signature Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic Construction of UC-Secure Oblivious Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Coding and Cryptography 2015 WCC2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Cryptography and Network Security - 13th International Conference, ACNS 2015, New York, NY, USA, June 2-5, 2015, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York, USA, United States. pp.65 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276464v1</w:t>
+                <w:t xml:space="preserve">hal-01382954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Group Signature Scheme based on Rank Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alamélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waifi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01382950v1</w:t>
+                <w:t xml:space="preserve">hal-01382949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Oblivious Transfer and Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Germouty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6158,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Server Breaches in Password-Based Authentication: Secure and Efficient Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6262,51 +6262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymizable Ring Signature Without Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,51 +6474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Preserving Smooth Projective Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (ASIACRYPT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6556,51 +6556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Interactive Zero-Knowledge Proofs of Non-Membership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,51 +7011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,51 +7153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,235 +7405,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t>
+                <w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t>
+              <w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764863v1</w:t>
+                <w:t xml:space="preserve">hal-00672939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t>
+                <w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t>
+              <w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672939v1</w:t>
+                <w:t xml:space="preserve">hal-00764863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t>
               </w:r>
@@ -8613,169 +8613,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamming Quasi-Cyclic (HQC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOCKER - LOw rank parity ChecK codes EncRyption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-hqc.org/</w:t>
+              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/locker/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946880v1</w:t>
+                <w:t xml:space="preserve">hal-01946962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Quasi-Cyclic (RQC)</w:t>
+                <w:t xml:space="preserve">Hamming Quasi-Cyclic (HQC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
@@ -8807,659 +8807,659 @@
                 <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-rqc.org/</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-hqc.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946894v1</w:t>
+                <w:t xml:space="preserve">hal-01946880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAKE - Low rAnk parity check codes Key Exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rank Quasi-Cyclic (RQC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/lake</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-rqc.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946967v1</w:t>
+                <w:t xml:space="preserve">hal-01946894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouroboros-R</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LAKE - Low rAnk parity check codes Key Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-ouroborosr.org/</w:t>
+              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/lake</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946902v1</w:t>
+                <w:t xml:space="preserve">hal-01946967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIG QUAKE BInary Goppa QUAsi–cyclic Key Encapsulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Barelli</w:t>
+                <w:t xml:space="preserve">Ouroboros-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-ouroborosr.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671866v2</w:t>
+                <w:t xml:space="preserve">hal-01946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIKE: Bit Flipping Key Encapsulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+                <w:t xml:space="preserve">BIG QUAKE BInary Goppa QUAsi–cyclic Key Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Barelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Canto Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671903v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCKER - LOw rank parity ChecK codes EncRyption</w:t>
+                <w:t xml:space="preserve">BIKE: Bit Flipping Key Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/locker/</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946962v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9788,51 +9788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFF54FB6"/>
+    <w:nsid w:val="B69453A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9B3ABA5A"/>
+    <w:nsid w:val="4A615D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10084,51 +10084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CF522BB7"/>
+    <w:nsid w:val="02C1AF46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10321,51 +10321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oblazy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6205-8249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165479736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01075-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03679752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3168439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klingler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03827-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3051469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02613891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Shue Chien Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Merabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alam&#233;lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-016-0276-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib A. Kakvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986307v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delavenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barthoulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sageloli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03856239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20974-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Kakvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17433-9_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neals Fournaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888702130224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Towa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64837-4_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009776700760085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4\_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339280" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230864" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61204-1_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3103157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bonnefoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Naeem Akram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2017.8011987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8007023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53890-6_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slamanig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Spreitzer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2\_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0J7SJVBB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Yeob Yeun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truong Mac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Quach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671866v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Canto Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oblazy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6205-8249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165479736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01075-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03679752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3168439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klingler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03827-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3051469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02613891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Shue Chien Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Merabet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belkadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alam&#233;lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-016-0276-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib A. Kakvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986307v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delavenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barthoulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sageloli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20974-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03856239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Kakvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17433-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neals Fournaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888702130224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Towa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64837-4_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009776700760085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339280" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4\_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230841" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61204-1_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3103157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bonnefoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Naeem Akram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2017.8011987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8007023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53890-6_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slamanig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Spreitzer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2\_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0J7SJVBB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Yeob Yeun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truong Mac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Quach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671866v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Canto Torres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>