--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -945,372 +945,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, pp.707</w:t>
+              <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307144v1</w:t>
+                <w:t xml:space="preserve">hal-02307143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New efficient M2C and M2M mutual authentication protocols for IoT-based healthcare applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cristina Onete</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307143v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New efficient M2C and M2M mutual authentication protocols for IoT-based healthcare applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Merabet</w:t>
+                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Cherif</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Belkadi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1--36</w:t>
+              <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383456v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downgradable Identity-based Encryption and Applications</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Boureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of a Post-Quantum Anonymous Credential Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,385 +3108,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
+                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barthoulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptology and Network Security 21st International Conference, CANS 2022, Abu Dhabi, United Arab Emirates, November 13–16, 2022, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Abu Dhabi, United Arab Emirates. pp.143-164, </w:t>
+              <w:t xml:space="preserve">CANS 2022 - 21st International Conference on Cryptology and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dubai, United Arab Emirates. pp.143-164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959082v1</w:t>
+                <w:t xml:space="preserve">hal-03856239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2022 - 21st International Conference on Cryptology and Network Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856239v1</w:t>
+                <w:t xml:space="preserve">hal-03510612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARSHAL: Messaging with Asynchronous Ratchets and Signatures for faster HeALing</w:t>
+                <w:t xml:space="preserve">Identity-Based Encryption in DDH Hard Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saqib Kakvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFRICACRYPT 2022 - 13th International Conference on Cryptology in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Fes, Morocco. pp.81-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17433-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03510612v1</w:t>
+                <w:t xml:space="preserve">hal-03815800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3495,194 +3482,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption in DDH Hard Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Augmented) Broadcast Encryption from Identity Based Encryption with Wildcard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barthoulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saqib Kakvi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICACRYPT 2022 - 13th International Conference on Cryptology in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptology and Network Security 21st International Conference, CANS 2022, Abu Dhabi, United Arab Emirates, November 13–16, 2022, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Abu Dhabi, United Arab Emirates. pp.143-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20974-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17433-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03815800v1</w:t>
+                <w:t xml:space="preserve">hal-03959082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3824,51 +3824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neals Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,737 +4312,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Chevalier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Canterbury, United Kingdom. pp.28:1--28:6, </w:t>
+              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3339252.3339280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307139v1</w:t>
+                <w:t xml:space="preserve">hal-02307142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durandal: A Rank Metric Based Signature Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zémor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
+              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques, Darmstadt, Germany, May 19-23, 2019, Proceedings, Part III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Darmstadt, Germany. pp.728--758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4\_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307142v1</w:t>
+                <w:t xml:space="preserve">hal-02307141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durandal: A Rank Metric Based Signature Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zémor</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Hieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques, Darmstadt, Germany, May 19-23, 2019, Proceedings, Part III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Darmstadt, Germany. pp.728--758, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4\_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307141v1</w:t>
+                <w:t xml:space="preserve">hal-02307138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymous Identity Based Encryption with Traceable Identities</w:t>
+                <w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Brouilhet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Germouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Hieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.13:1--13:10, </w:t>
+              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3339252.3339271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307138v1</w:t>
+                <w:t xml:space="preserve">hal-02307140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downgradable Identity-Based Encryption and Applications</w:t>
+                <w:t xml:space="preserve">Post-Quantum UC-Secure Oblivious Transfer in the Standard Model with Adaptive Corruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Duong Hieu Phan</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2019 - The Cryptographers' Track at the RSA Conference 2019, San Francisco, CA, USA, March 4-8, 2019, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Francisco, United States. pp.44--61, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Availability, Reliability and Security, ARES 2019, Canterbury, UK, August 26-29, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Canterbury, United Kingdom. pp.28:1--28:6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-12612-4\_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3339252.3339280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307140v1</w:t>
+                <w:t xml:space="preserve">hal-02307139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading Alerts Quietly: New Insights from Theory and Practice</w:t>
+                <w:t xml:space="preserve">Non-Interactive Key Exchange from Identity-Based Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Chevalier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Availability, Reliability and Security, ARES 2018, Hamburg, Germany, August 27-30, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hamburg, Germany. pp.30:1--30:6, </w:t>
+              <w:t xml:space="preserve">ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3230833.3230841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3230864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307145v1</w:t>
+                <w:t xml:space="preserve">hal-02050171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading Alerts Quietly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES the 13th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5061,148 +5061,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Interactive Key Exchange from Identity-Based Encryption</w:t>
+                <w:t xml:space="preserve">Spreading Alerts Quietly: New Insights from Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Hamburg, Germany. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Availability, Reliability and Security, ARES 2018, Hamburg, Germany, August 27-30, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hamburg, Germany. pp.30:1--30:6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3230833.3230864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3230833.3230841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050171v1</w:t>
+                <w:t xml:space="preserve">hal-02307145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost Optimal Oblivious Transfer from QA-NIZK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Germouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5624,481 +5624,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Code-Based Group Signature Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic Construction of UC-Secure Oblivious Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Coding and Cryptography 2015 WCC2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Cryptography and Network Security - 13th International Conference, ACNS 2015, New York, NY, USA, June 2-5, 2015, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York, USA, United States. pp.65 - 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276464v1</w:t>
+                <w:t xml:space="preserve">hal-01382954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Group Signature Scheme based on Rank Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alamélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waifi 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01382950v1</w:t>
+                <w:t xml:space="preserve">hal-01382949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Construction of UC-Secure Oblivious Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Code-Based Group Signature Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Alamélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cryptography and Network Security - 13th International Conference, ACNS 2015, New York, NY, USA, June 2-5, 2015, Revised Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th International Workshop on Coding and Cryptography 2015 WCC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382954v1</w:t>
+                <w:t xml:space="preserve">hal-01276464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Group Signature Scheme based on Rank Metric</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waifi 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382949v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Oblivious Transfer and Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Germouty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6158,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Server Breaches in Password-Based Authentication: Secure and Efficient Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6262,51 +6262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymizable Ring Signature Without Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6338,269 +6338,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Interactive Plaintext (In-)Equality Proofs and Group Signatures with Verifiable Controllable Linkability</w:t>
+                <w:t xml:space="preserve">Structure-Preserving Smooth Projective Hashing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphael Spreitzer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CT-RSA 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (ASIACRYPT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292705v1</w:t>
+                <w:t xml:space="preserve">hal-01382952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Preserving Smooth Projective Hashing</w:t>
+                <w:t xml:space="preserve">Non-Interactive Plaintext (In-)Equality Proofs and Group Signatures with Verifiable Controllable Linkability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Derler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Slamanig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Spreitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (ASIACRYPT 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CT-RSA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.127-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382952v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Interactive Zero-Knowledge Proofs of Non-Membership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,51 +7011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,51 +7153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,235 +7405,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t>
+                <w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t>
+              <w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672939v1</w:t>
+                <w:t xml:space="preserve">hal-00764863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t>
+                <w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t>
+              <w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764863v1</w:t>
+                <w:t xml:space="preserve">hal-00672939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t>
               </w:r>
@@ -8613,169 +8613,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCKER - LOw rank parity ChecK codes EncRyption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hamming Quasi-Cyclic (HQC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/locker/</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-hqc.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946962v1</w:t>
+                <w:t xml:space="preserve">hal-01946880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamming Quasi-Cyclic (HQC)</w:t>
+                <w:t xml:space="preserve">Rank Quasi-Cyclic (RQC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
@@ -8807,659 +8807,659 @@
                 <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-hqc.org/</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-rqc.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946880v1</w:t>
+                <w:t xml:space="preserve">hal-01946894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank Quasi-Cyclic (RQC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LAKE - Low rAnk parity check codes Key Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-rqc.org/</w:t>
+              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/lake</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946894v1</w:t>
+                <w:t xml:space="preserve">hal-01946967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAKE - Low rAnk parity check codes Key Exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouroboros-R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/lake</w:t>
+              <w:t xml:space="preserve">2017, https://pqc-ouroborosr.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946967v1</w:t>
+                <w:t xml:space="preserve">hal-01946902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouroboros-R</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bidoux</w:t>
+                <w:t xml:space="preserve">BIG QUAKE BInary Goppa QUAsi–cyclic Key Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Barelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Canto Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, https://pqc-ouroborosr.org/</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946902v1</w:t>
+                <w:t xml:space="preserve">hal-01671866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIG QUAKE BInary Goppa QUAsi–cyclic Key Encapsulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Barelli</w:t>
+                <w:t xml:space="preserve">BIKE: Bit Flipping Key Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couvreur</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01671866v2</w:t>
+                <w:t xml:space="preserve">hal-01671903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIKE: Bit Flipping Key Encapsulation</w:t>
+                <w:t xml:space="preserve">LOCKER - LOw rank parity ChecK codes EncRyption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, http://nicolas-aragon.fr/locker/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo S. L. M. Barreto</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01671903v1</w:t>
+                <w:t xml:space="preserve">hal-01946962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9503,51 +9503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9788,51 +9788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B69453A4"/>
+    <w:nsid w:val="660066D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9936,51 +9936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A615D05"/>
+    <w:nsid w:val="F147AF02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10084,51 +10084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02C1AF46"/>
+    <w:nsid w:val="3D43C910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10321,51 +10321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oblazy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6205-8249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165479736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01075-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03679752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3168439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klingler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03827-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3051469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02613891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Shue Chien Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Merabet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belkadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alam&#233;lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-016-0276-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib A. Kakvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986307v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delavenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barthoulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sageloli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20974-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03856239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Kakvi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17433-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neals Fournaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888702130224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Towa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64837-4_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009776700760085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339280" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4\_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230841" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230864" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61204-1_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3103157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bonnefoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Naeem Akram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2017.8011987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8007023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53890-6_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slamanig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Spreitzer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2\_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0J7SJVBB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Yeob Yeun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truong Mac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Quach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671866v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Canto Torres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oblazy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6205-8249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165479736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Connan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01075-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03679752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aragon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3168439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brouilhet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klingler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-022-03827-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03133781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauveron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3051469" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02613891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Shue Chien Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-019-00702-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Merabet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Germouty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hauteville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Z&#233;mor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alam&#233;lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cauchie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-016-0276-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib A. Kakvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411833v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Allabwani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raynaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779208.3785265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bieri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gorin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986307v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delavenne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola-Baie Mallordy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97260-7_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barthoulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boureanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sageloli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3600160.3600188" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7563-1_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03856239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20974-1_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03510612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Kakvi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17433-9_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130894v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neals Fournaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888702130224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Towa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64837-4_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Mukherjee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65277-7\_31" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009776700760085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4\_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307138v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12612-4\_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3339252.3339280" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230864" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3230833.3230841" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610411v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61204-1_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Jambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098954.3103157" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610409v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bonnefoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Naeem Akram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2017.8011987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sendrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8007023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53890-6_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slamanig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Spreitzer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2\_12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01239920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gouget" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21969-6_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0J7SJVBB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13708-14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Yeob Yeun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815792v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truong Mac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98365-9_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02050168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ducas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Quach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671866v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Barelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Canto Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>