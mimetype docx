--- v0 (2026-03-31)
+++ v1 (2026-05-07)
@@ -824,51 +824,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habit, Decision-Making, and Rationality: Comparing Thorstein Veblen and Early Herbert Simon</w:t>
+                <w:t xml:space="preserve">Habit, decision making, and rationality : comparing Veblen and early Herbert Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
@@ -877,93 +877,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vieira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (3), pp.567-587</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.567-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2017.1353866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03578749v1</w:t>
+                <w:t xml:space="preserve">halshs-01310305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habit, decision making, and rationality : comparing Veblen and early Herbert Simon</w:t>
+                <w:t xml:space="preserve">Habit, Decision-Making, and Rationality: Comparing Thorstein Veblen and Early Herbert Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
@@ -972,78 +981,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vieira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (3), pp.567-587. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.567-587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00213624.2017.1353866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01310305v1</w:t>
+                <w:t xml:space="preserve">halshs-03578749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the nature and effects of habits in urban transportation behavior</w:t>
               </w:r>
@@ -1934,1430 +1934,1793 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00728338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants des innovations en économie circulaire dans l'industrie plastique : Trajectoires technologiques et base de connaissances</w:t>
+                <w:t xml:space="preserve">How path dependence shapes circular-economy patents in plastic industry? The trade-off between reducing and recycling innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sciaccitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pezzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Workshop ECOCIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOCIR - BETA, Nancy, Jan 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356166v1</w:t>
+                <w:t xml:space="preserve">hal-05585174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers socioéconomiques à la circularité des matériaux polymères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trade-off between reducing and recycling innovations: How path dependence shapes Circular-Economy Patents in the plastic industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sciaccitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Massardier</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pezzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906939v1</w:t>
+                <w:t xml:space="preserve">hal-05585170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material intensity for the transition to net zero economy by 2050 :The case of wind power in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Pruvost</w:t>
+                <w:t xml:space="preserve">Circular patents in the plastic industry: The trade-off between reducing and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sciaccitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Revest-Arliaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pezzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Advanced recycling of plastics:from expectations to achievements,remaining challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA et IFP, Nov 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969568v1</w:t>
+                <w:t xml:space="preserve">halshs-05586342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which perspectives for Polylactide (PLA) recycling ? Technological, environmental and socio-economical aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Barbaut</w:t>
+                <w:t xml:space="preserve">Déterminants des innovations en économie circulaire dans l'industrie plastique : Trajectoires technologiques et base de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sciaccitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pezzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S3-Congress-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Visio conference, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925507v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which circular economy for PLA ? Technological, environmental and socio-economical points of view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sandei</w:t>
+                <w:t xml:space="preserve">Freins et leviers socioéconomiques à la circularité des matériaux polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polymer Processing Society, May 2023, St Gallen, Switzerland, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925535v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the plastic value chain : obstacles and strategies in the french landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Barbaut</w:t>
+                <w:t xml:space="preserve">Material intensity for the transition to net zero economy by 2050 :The case of wind power in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duraffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Njakou Djomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Massardier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Revest-Arliaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leeds (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904986v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The business model as a generative replicator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which perspectives for Polylactide (PLA) recycling ? Technological, environmental and socio-economical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th annual Eaepe conference 2018 "Evolutionary foundations at a crossroad : assessments, outcomes and implications for policy makers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European association for evolutionary political economy; Groupe de recherche en droit, économie et gestion, Sep 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">S3-Congress-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03529780v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+                <w:t xml:space="preserve">Which circular economy for PLA ? Technological, environmental and socio-economical points of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sandei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, May 2023, St Gallen, Switzerland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578557v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des territoires par les technologies de l'information et de la communication pour l'accès des entreprises à l'information numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moriset</w:t>
+                <w:t xml:space="preserve">Greening the plastic value chain : obstacles and strategies in the french landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe colloque Internationale EUTIC 2011 - transformation des organisations, évolution des problématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.292-304</w:t>
+              <w:t xml:space="preserve">EAEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671900v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des PME de services supérieurs françaises à l'international : le rôle des TIC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Thivant</w:t>
+                <w:t xml:space="preserve">The business model as a generative replicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2eme Colloque franco-tchèque de Management International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France. pp.61-76</w:t>
+              <w:t xml:space="preserve">30th annual Eaepe conference 2018 "Evolutionary foundations at a crossroad : assessments, outcomes and implications for policy makers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European association for evolutionary political economy; Groupe de recherche en droit, économie et gestion, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01311069v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03529780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spécificité des PME de services supérieurs francaises à l'international: le role des technologies de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Marc Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moriset</w:t>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">trends in international business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, République tchèque. pp.61</w:t>
+              <w:t xml:space="preserve">NetMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873217v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs d'usage, valeurs d'échange : l'expérience du bien commun. Discussion à partir de l'urbain .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des territoires par les technologies de l'information et de la communication pour l'accès des entreprises à l'information numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moriset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Du mot au concept : valeur "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">VIIe colloque Internationale EUTIC 2011 - transformation des organisations, évolution des problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.292-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798042v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spécificités des PME de services supérieurs françaises à l'international : le rôle des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moriset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 2eme Colloque franco-tchèque de Management International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">spécificité des PME de services supérieurs francaises à l'international: le role des technologies de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marc Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moriset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trends in international business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, République tchèque. pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs d'usage, valeurs d'échange : l'expérience du bien commun. Discussion à partir de l'urbain .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Du mot au concept : valeur "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécificité des PME de services supérieurs françaises à l'international : le rôle des technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marc Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moriset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,65 +3735,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Interrnational Business : 2e colloque franco-tchèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3498,51 +3861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3F2D760"/>
+    <w:nsid w:val="C2903848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3729,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111287030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2025.2493560" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202406101007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137421000242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11064-4.p.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1321445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1353866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chappoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussuc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542023000041A012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/9727" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moriset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chareire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sciaccitano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00671900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00671899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111287030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2025.2493560" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Assous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202406101007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137421000242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11064-4.p.0141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1321445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vieira da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2017.1353866" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137414000149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chappoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussuc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0743-41542023000041A012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10332-5.p.0123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/9727" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moriset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chareire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sciaccitano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pezzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sandei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00671900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thivant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marc Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00671899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>