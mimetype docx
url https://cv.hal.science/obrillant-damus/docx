--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1246,174 +1246,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las violaciones en Haití : aspectos psicológicos y sociológicos de los delitos sexuales</w:t>
+                <w:t xml:space="preserve">Os estupros no Haiti_ aspectos psicológicos e sociológicos dos crimes sexuais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La caraïbe face à un ordre social émergent, 42 (42), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283419v1</w:t>
+                <w:t xml:space="preserve">hal-03083650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os estupros no Haiti_ aspectos psicológicos e sociológicos dos crimes sexuais</w:t>
+                <w:t xml:space="preserve">Las violaciones en Haití : aspectos psicológicos y sociológicos de los delitos sexuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, La caraïbe face à un ordre social émergent, 42 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.15478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083650v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les viols en Haïti : aspects psychologiques et sociologiques des crimes sexuels</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Caraïbe face à un ordre international émergent, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.15478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139900v1</w:t>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91F0584C"/>
+    <w:nsid w:val="81CB2DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrillant-damus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-4691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obrillant Damus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonnet Christine Focquenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Fleur Joseph P." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos S&#225;nchez-Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicoye Supreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frantz Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mcbeath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-024-09683-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALTERN2019.26.04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02290869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03142235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Saint-Fleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357325v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunami Inoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Noda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20351" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrillant-damus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-4691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obrillant Damus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonnet Christine Focquenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Fleur Joseph P." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos S&#225;nchez-Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicoye Supreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frantz Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mcbeath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-024-09683-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALTERN2019.26.04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02290869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03142235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Saint-Fleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357325v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunami Inoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Noda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20351" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>