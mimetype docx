--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -525,385 +525,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community end user perceptions of hessian fabric transfluthrin vapour emanators for protecting against mosquitoes under conditions of routine use in Port-au-Prince, Haiti</w:t>
+                <w:t xml:space="preserve">Regenerative and restorative pedagogy: The foundation of a new contract for cognitive justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300368⟩</w:t>
+              <w:t xml:space="preserve">Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Renewing the social contract for education, 54, pp.441 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11125-024-09683-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687757v1</w:t>
+                <w:t xml:space="preserve">hal-04687675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative and restorative pedagogy: The foundation of a new contract for cognitive justice</w:t>
+                <w:t xml:space="preserve">Community end user perceptions of hessian fabric transfluthrin vapour emanators for protecting against mosquitoes under conditions of routine use in Port-au-Prince, Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicoye Supreme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frantz Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Mcbeath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Renewing the social contract for education, 54, pp.441 - 449. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11125-024-09683-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04687675v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de dialogue local, une technique d’enquête pour la promotion de la santé materno-infantile</w:t>
+                <w:t xml:space="preserve">Réflexions sur la tolérance et l'intolérance épistémicoontologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Anthropologie de l’expérience de l’accouchement dans le monde, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347140v1</w:t>
+                <w:t xml:space="preserve">hal-03876874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la tolérance et l'intolérance épistémicoontologiques</w:t>
+                <w:t xml:space="preserve">L’atelier de dialogue local, une technique d’enquête pour la promotion de la santé materno-infantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Anthropologie de l’expérience de l’accouchement dans le monde, 50</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876874v1</w:t>
+                <w:t xml:space="preserve">hal-03347140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accouchement traditionnel et spiritualité en Haïti</w:t>
               </w:r>
@@ -1246,174 +1246,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os estupros no Haiti_ aspectos psicológicos e sociológicos dos crimes sexuais</w:t>
+                <w:t xml:space="preserve">Las violaciones en Haití : aspectos psicológicos y sociológicos de los delitos sexuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, La caraïbe face à un ordre social émergent, 42 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.15478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083650v1</w:t>
+                <w:t xml:space="preserve">hal-02283419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las violaciones en Haití : aspectos psicológicos y sociológicos de los delitos sexuales</w:t>
+                <w:t xml:space="preserve">Os estupros no Haiti_ aspectos psicológicos e sociológicos dos crimes sexuais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La caraïbe face à un ordre social émergent, 42 (42), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.15478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02283419v1</w:t>
+                <w:t xml:space="preserve">hal-03083650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les viols en Haïti : aspects psychologiques et sociologiques des crimes sexuels</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obrillant Damus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Caraïbe face à un ordre international émergent, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.15478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139900v1</w:t>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81CB2DD9"/>
+    <w:nsid w:val="26CC8545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrillant-damus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-4691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obrillant Damus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonnet Christine Focquenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Fleur Joseph P." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos S&#225;nchez-Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicoye Supreme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frantz Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mcbeath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-024-09683-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALTERN2019.26.04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15478" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02290869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03142235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Saint-Fleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357325v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunami Inoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Noda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20351" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/obrillant-damus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-4691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obrillant Damus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonnet Christine Focquenoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Fleur Joseph P." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/23288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos S&#225;nchez-Antonio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11125-024-09683-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chicoye Supreme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frantz Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raccurt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mcbeath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/ALTERN2019.26.04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.15478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02290869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nassif-Gouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boivin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmella Puleoto Fernandes da Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03142235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Saint-Fleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357325v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunami Inoue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Noda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.20351" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>