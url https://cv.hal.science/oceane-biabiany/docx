--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -328,1156 +328,156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
-[...998 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêlons nos savoirs... pour la transition agroécologique de l'agriculture Guadeloupéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1487,483 +487,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en dispositif de l’agroécologie : le cas du projet AgroEcoDiv en Guadeloupe, à la croisée de l’action publique et de l’action scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2021, Online, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche-intervention pas à pas : co-construire la transition agroécologique au NGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UAG : « Les transitions écologiques ultra-marines au concret : politiques publiques, animations territoriales et pratiques sectorielles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'accorder en recherche de plein air : analyse des traductions et conventions de l'agroécologie du projet AgroEcoDiv (AED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1992,1406 +992,2406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 - Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making scientific knowledge for promoting agricultural issues in global climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">4 th International conference on public policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICPP association, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083070v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making scientific knowledge for promoting agricultural issues in global climate policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International conference on public policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICPP association, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083073v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des acteurs et instruments et intégration des concepts dans les politiques climatiques : synthèse des études de cas (France - Guadeloupe/Martinique ; Brésil / Etat de Pernambouco ; Colombie / Cauca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Milhorance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Howland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Checchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02476743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Posters des propositions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Tempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Tempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins à l’accès à l’eau agricole pour les agriculteurs de la Petite Agriculture Familiale du Nord Grande-Terre (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
+                <w:t xml:space="preserve">Manon Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Milhorance</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déconfinement au goût amer pour la petite agriculture familiale guadeloupéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Leticia Checchi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PETITES EXPLOITATIONS FAMILIALES DE GUADELOUPE A L’EPREUVE DE LA CRISE SANITAIRE COVID-19. Projet AgroEcoDiv.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02476743v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages d’une recherche-intervention : le cas d’un projet pour les transitions agroécologiques (AgroEcoDiv) en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montouroy, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions écologiques ultra-marines au concret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires des Antilles, pp.127-153, 2023, Espace, territoires et sociétés, 9791095177562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gobernanza entre ficción, fricción y coordinación: el caso del proyecto AgroEcoDiv (Guadalupe-Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              <w:t xml:space="preserve">Persona y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53689/pys.v37i1.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gobernanza entre ficción, fricción y coordinación: el caso del proyecto AgroEcoDiv (Guadalupe-Francia)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persona y Sociedad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53689/pys.v37i1.380⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475003v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation process of agriculture adaptation instruments to climate change: the invisibilization of European climate policy goals in French West Indies' banana Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (6), pp.1181-1193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14735903.2022.2065959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03714383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre locale des instruments comme vecteur de déclimatisation des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, VOL. 11 (3), pp.127-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.223.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348420v1</w:t>
-              </w:r>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3409,90 +3409,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of actors, instruments, and integration of concepts in climate policies: Synthesis of case studies (France -Guadeloupe/Martinique; Brazil / Pernambuco; Colombia / Cauca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Milhorance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Howland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Coq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Coq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>