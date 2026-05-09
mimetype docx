--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -328,156 +328,1156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Posters des propositions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Tempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Tempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins à l’accès à l’eau agricole pour les agriculteurs de la Petite Agriculture Familiale du Nord Grande-Terre (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un déconfinement au goût amer pour la petite agriculture familiale guadeloupéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PETITES EXPLOITATIONS FAMILIALES DE GUADELOUPE A L’EPREUVE DE LA CRISE SANITAIRE COVID-19. Projet AgroEcoDiv.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêlons nos savoirs... pour la transition agroécologique de l'agriculture Guadeloupéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -487,483 +1487,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en dispositif de l’agroécologie : le cas du projet AgroEcoDiv en Guadeloupe, à la croisée de l’action publique et de l’action scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
+                <w:t xml:space="preserve">Une recherche-intervention pas à pas : co-construire la transition agroécologique au NGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Aug 2021, Online, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire UAG : « Les transitions écologiques ultra-marines au concret : politiques publiques, animations territoriales et pratiques sectorielles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, Jun 2021, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539259v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche-intervention pas à pas : co-construire la transition agroécologique au NGT</w:t>
+                <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UAG : « Les transitions écologiques ultra-marines au concret : politiques publiques, animations territoriales et pratiques sectorielles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Antilles, Jun 2021, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">60. ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Aug 2021, Online, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539124v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'accorder en recherche de plein air : analyse des traductions et conventions de l'agroécologie du projet AgroEcoDiv (AED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -992,2406 +1992,1406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 - Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making scientific knowledge for promoting agricultural issues in global climate policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International conference on public policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICPP association, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083073v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wicked problem of climate policy integration in Guadeloupe (French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making scientific knowledge for promoting agricultural issues in global climate policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the International Conference on Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Public Policy Association, Jun 2019, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">4 th International conference on public policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICPP association, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083070v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O.B. Bade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des acteurs et instruments et intégration des concepts dans les politiques climatiques : synthèse des études de cas (France - Guadeloupe/Martinique ; Brésil / Etat de Pernambouco ; Colombie / Cauca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Milhorance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Howland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02476743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763631v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t>
+                <w:t xml:space="preserve">La gobernanza entre ficción, fricción y coordinación: el caso del proyecto AgroEcoDiv (Guadalupe-Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04506402v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persona y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53689/pys.v37i1.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t>
+                <w:t xml:space="preserve">The implementation process of agriculture adaptation instruments to climate change: the invisibilization of European climate policy goals in French West Indies' banana Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04506279v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.1181-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2022.2065959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03714383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Posters des propositions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en œuvre locale des instruments comme vecteur de déclimatisation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Montouroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506297v1</w:t>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, VOL. 11 (3), pp.127-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.223.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t>
+                <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04506244v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Cadrages d’une recherche-intervention : le cas d’un projet pour les transitions agroécologiques (AgroEcoDiv) en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...344 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04506337v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montouroy, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions écologiques ultra-marines au concret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires des Antilles, pp.127-153, 2023, Espace, territoires et sociétés, 9791095177562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199599v1</w:t>
-              </w:r>
-[...702 lines deleted...]
-                <w:t xml:space="preserve">hal-03348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3409,90 +3409,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of actors, instruments, and integration of concepts in climate policies: Synthesis of case studies (France -Guadeloupe/Martinique; Brazil / Pernambuco; Colombia / Cauca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Milhorance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Howland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Coq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.380" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126314v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04921784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Coq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/pys.v37i1.380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>