--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -703,195 +703,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficult implementation of a gender policy by the police institution: the case of marital rape</w:t>
+                <w:t xml:space="preserve">Médecins légistes et policiers face aux expertises médico-légales des victimes de violences sexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pérona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. XIV, </w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.9546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ds.413.0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274680v1</w:t>
+                <w:t xml:space="preserve">hal-04274673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecins légistes et policiers face aux expertises médico-légales des victimes de violences sexuelles</w:t>
+                <w:t xml:space="preserve">The difficult implementation of a gender policy by the police institution: the case of marital rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pérona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. XIV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ds.413.0415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04274673v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kletzlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giuriati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane P&#233;rona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.125.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFQP0JL4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Saint-Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Turbis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kletzlen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Giuriati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane P&#233;rona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.137.0124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rn.233.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.227.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.125.0147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfrs-2019-0014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0341" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VFQP0JL4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lessard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Saint-Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Turbis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>