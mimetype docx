--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -828,263 +828,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan d'activité 2011-2022. Partenariat scientifique FEGVE/MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d'activité 2011-2022. Partenariat scientifique FEGVE/MNHN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fournil</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143536v1</w:t>
+                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des enjeux écologiques du foncier golfique. Pour une stratégie de priorisation dans le cadre du Programme Golf pour la Biodiversité</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten year progress report 2011-2022. Scientific partnership FEGVE/MNHN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,51 +1270,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
@@ -1329,93 +1329,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
@@ -1430,93 +1430,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
@@ -1531,112 +1531,112 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité du Centre National des Sports de la Défense (CNSD) Fontainebleau - Compte-rendu des visites du 02/07 et du 11/08/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perret-Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,789 +1990,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04170609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
+                <w:t xml:space="preserve">Biodiversité de l'installation de stockage de déchets de Huiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
+                <w:t xml:space="preserve">mnhn-04168440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de l'installation de stockage de déchets de Huiron</w:t>
+                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168440v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole de suivi des Orthoptères pour l'étude des milieux prairiaux - Application à deux cas d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032851v1</w:t>
+                <w:t xml:space="preserve">mnhn-04247743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du partenariat FEGVE-MNHN. Année 2019 - Perspectives 2020-2022. Version 2 - avril 2020</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.17</w:t>
+                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254400v1</w:t>
+                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de suivi des Orthoptères pour l'étude des milieux prairiaux - Application à deux cas d'étude</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 16 p</w:t>
+                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04247743v1</w:t>
+                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
+                <w:t xml:space="preserve">Synthèse du partenariat FEGVE-MNHN. Année 2019 - Perspectives 2020-2022. Version 2 - avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
+              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
+                <w:t xml:space="preserve">hal-04032851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de suivi de la flore - Tests de semis en végétaux d'origine locale dans les roughs du Golf de Vidauban</w:t>
               </w:r>
@@ -2853,465 +2853,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de l’installation de stockage de déchets de Huiron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.50</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04246738v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Biodiversité de l’installation de stockage de déchets de Huiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04246738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du 2e séminaire « Golf et Biodiversité » – Vidauban (France, Var). 10-12 avril 2018</w:t>
+                <w:t xml:space="preserve">Analyse des premiers résultats des tests de semis en espèces végétales locales en faveur de la biodiversité et d’une gestion plus durable des roughs et des bunkers. Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.78</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04248447v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des premiers résultats des tests de semis en espèces végétales locales en faveur de la biodiversité et d’une gestion plus durable des roughs et des bunkers. Golf de Vidauban</w:t>
+                <w:t xml:space="preserve">Actes du 2e séminaire « Golf et Biodiversité » – Vidauban (France, Var). 10-12 avril 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.28</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254421v1</w:t>
+                <w:t xml:space="preserve">mnhn-04248447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité du camp militaire des Garrigues - Nîmes (Gard). Compte-rendu de la visite du 07/07/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,115 +3819,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04268475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de cadrage pour la réalisation de placettes tests pour la végétalisation de roughs en végétaux d'origine locale sur le golf de Vidauban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Protocole d'évaluation de l'état de conservation de l'habitat &amp;quot;Pelouses mésophiles à Sérapias de la Provence cristalline&amp;quot; (Serapion) (UE 3120-1) sur le Domaine de Bouis et la RNN de la Plaine des Maures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04264639v1</w:t>
+                <w:t xml:space="preserve">mnhn-04268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude « résilience » au Golf National</w:t>
               </w:r>
@@ -3982,353 +3982,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04268507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'évaluation de l'état de conservation de l'habitat &amp;quot;Pelouses mésophiles à Sérapias de la Provence cristalline&amp;quot; (Serapion) (UE 3120-1) sur le Domaine de Bouis et la RNN de la Plaine des Maures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Latour</w:t>
+                <w:t xml:space="preserve">Note de cadrage pour la réalisation de placettes tests pour la végétalisation de roughs en végétaux d'origine locale sur le golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019, pp.24</w:t>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04268651v1</w:t>
+                <w:t xml:space="preserve">mnhn-04264639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise écologique sur la restauration d'un réseau de landes dans le Bois du Roi (Oise)</w:t>
+                <w:t xml:space="preserve">Indicateur de Qualité Écologique du Golf de Chantilly. Vineuil-Saint-Firmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 106 p</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271861v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de Qualité Écologique du Golf de Chantilly</w:t>
+                <w:t xml:space="preserve">Expertise écologique sur la restauration d'un réseau de landes dans le Bois du Roi (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">UMS Patrimoine Naturel; AFB - Agence française pour la biodiversité; CNRS; Muséum national d'Histoire naturelle. 2018</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032709v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de Qualité Écologique du Golf de Chantilly. Vineuil-Saint-Firmin</w:t>
+                <w:t xml:space="preserve">Indicateur de Qualité Écologique du Golf de Chantilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 223 p</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMS Patrimoine Naturel; AFB - Agence française pour la biodiversité; CNRS; Muséum national d'Histoire naturelle. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271867v1</w:t>
+                <w:t xml:space="preserve">hal-04032709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des enjeux écologiques relatifs au foncier des structures golfiques en France métropolitaine. Version 1</w:t>
               </w:r>
@@ -4686,216 +4686,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052885v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
+                <w:t xml:space="preserve">hal-04052885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne d'inventaires et de suivis naturalistes - Golf de Vidauban</w:t>
               </w:r>
@@ -5008,51 +5008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,304 +5309,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04287225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Bronze</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charrier</w:t>
+                <w:t xml:space="preserve">Le Petit Peuple des Maures nous livre ses secrets. Inventaires biodiversité tentes Malaise menés sur le Domaine du Bois de Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282394v1</w:t>
+                <w:t xml:space="preserve">mnhn-04287642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations écologiques dans le cadre du pâturage asin mis en place sur le parcours du Golf de Vidauban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 8 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282566v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Peuple des Maures nous livre ses secrets. Inventaires biodiversité tentes Malaise menés sur le Domaine du Bois de Bouis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommandations écologiques dans le cadre du pâturage asin mis en place sur le parcours du Golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Ramage</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04287642v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.e103280. </w:t>
@@ -5926,64 +5926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.211-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biodiversity program for golf courses - A national study program to improve the knowledge about biodiversity, its conservation, fostering its establishement on French golf courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6950,51 +6950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D2778E9"/>
+    <w:nsid w:val="7DEA93CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7181,51 +7181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oceane-roquinarch22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Defrancq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oceane-roquinarch22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04279686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Defrancq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136554v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04247743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Duquesne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>