--- v0 (2026-03-18)
+++ v1 (2026-05-19)
@@ -234,961 +234,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
+                <w:t xml:space="preserve">Updated Multiple Sclerosis Incidence in France, 2011–2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria‐del‐mar Amador</w:t>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Louapre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039352v1</w:t>
+                <w:t xml:space="preserve">hal-05034515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten years preceding a diagnosis of neurodegenerative disease in Europe and Australia: medication use, health conditions, and biomarkers associated with Alzheimer's disease, Parkinson's disease, and amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Dang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Januel</w:t>
+                <w:t xml:space="preserve">Anna Freydenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.105585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05276617v1</w:t>
+                <w:t xml:space="preserve">hal-05028859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated Multiple Sclerosis Incidence in France, 2011–2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Louapre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 104 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213586⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034515v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years preceding a diagnosis of neurodegenerative disease in Europe and Australia: medication use, health conditions, and biomarkers associated with Alzheimer's disease, Parkinson's disease, and amyotrophic lateral sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Freydenzon</w:t>
+                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fen Yang</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105585⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028859v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time Trends in Incidence of Motor Neuron Diseases in France: A Comprehensive 14‐Year Nationwide Study (2010–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria‐del‐mar Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.70156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281729v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation study of “Santé-Cerveau”, a digital tool for early cognitive changes identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Diseases and Symptoms Diagnosed in Primary Care and the Subsequent Specific Risk of Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Lesoil</w:t>
+                <w:t xml:space="preserve">Laurène Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+                <w:t xml:space="preserve">Beranger Lekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahsa Bahrami</w:t>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-023-01204-x⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513299v1</w:t>
+                <w:t xml:space="preserve">hal-04330030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Diseases and Symptoms Diagnosed in Primary Care and the Subsequent Specific Risk of Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation study of “Santé-Cerveau”, a digital tool for early cognitive changes identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lesoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beranger Lekens</w:t>
+                <w:t xml:space="preserve">Marion Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+                <w:t xml:space="preserve">Mahsa Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101 (24), </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-023-01204-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330030v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1446,51 +1446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bentegeac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2026.101607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Wei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Freydenzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bahrami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01204-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gantzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beranger Lekens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05376653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bentegeac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aymes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2026.101607" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pierret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Louapre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213586" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Freydenzon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zaidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruneteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;del&#8208;mar Amador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gantzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beranger Lekens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lesoil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Houot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bahrami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01204-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05376653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>