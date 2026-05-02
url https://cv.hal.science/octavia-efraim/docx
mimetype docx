--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -376,234 +376,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives sur l'approximation en traduction pragmatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une démocratisation des outils de constitution de corpus parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavia Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linéarité et interprétation 2. Approximation, modulation, ajustement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILE et CIREFE, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence TAO-CAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498615v1</w:t>
+                <w:t xml:space="preserve">hal-01347090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démocratisation des outils de constitution de corpus parallèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives sur l'approximation en traduction pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Phuez-Favris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavia Efraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TAO-CAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">Linéarité et interprétation 2. Approximation, modulation, ajustement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILE et CIREFE, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347090v1</w:t>
+                <w:t xml:space="preserve">hal-02498615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TRASILT Grid: A Three-Dimensional Translation Quality Assessment Grid for Training, Scientific, and Professional Purposes</w:t>
               </w:r>
@@ -924,51 +924,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quéniart Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katell Hernandez Morin et Enrico Monti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former aux métiers de la traduction aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.330, 2025</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.330, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1236,51 +1236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Maraev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavia Efraim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Phuez-Favris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02498615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02186887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04934740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;niart Chantal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Maraev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>