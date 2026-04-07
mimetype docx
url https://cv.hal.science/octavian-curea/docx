--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>