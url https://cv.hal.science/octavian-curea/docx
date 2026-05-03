--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>