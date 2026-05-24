--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Octavian Curea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy forecast; influence of two numerical weather forecast datasets on the performance of an analytical and three machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101577. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2026.101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid SSA-GA-NARX modelling of HVAC energy consumption in buildings: a comparative study in the frame of a real case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor-Bogdan Airimitoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.117561. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Implementation and Testing of Short-Term Building Load Forecasting: A Comparison of SVR and NARX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1775. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18071775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a cup anemometer performance simulator. From the wind speed to the output data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Sanz-Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Pindado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2716 (1), pp.012051. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2716/1/012051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic energy sharing: Implementation and tests on a real collective self-consumption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.e22252. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Production Forecasting in a Short Term Horizon: Comparison between Analytical and Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garazi Etxegarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Zapirain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.12171. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122312171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, Characterization and Modeling of Localized Defects and Thermal Breakdown in Photovoltaic Panels from Thermal Images and IV Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Azkona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Recart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.154-172. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronicmat3020014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electromagnetic energy harvester system embedded on a vehicle suspension: From modeling to performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.119991. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Modelling Wireless Sensor Networks: Focusing on the Design Concept and Energy Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1 &amp; 2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Simulators Evaluation: An Approach Focusing on Energy awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of wireless &amp; mobile networks (IJWMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Selected papers from WiMoNe-2019, 11 (6), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijwmn.2019.11601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11030620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Wireless Sensor and Actuator Networks to Achieve Intelligent Microgrids: A Promising Approach towards a Global Smart Grid Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.61. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app6030061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de tensión de un inversor aislado que alimenta una carga variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of a piezoelectric harvester on a car damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 2015 ICU International Congress on Ultrasonics, Metz, France, 70, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research experimental platforms to study microgrids issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL DE TENSIÓN DE UNA RED AISLADA MEDIANTE UN SISTEMA DE ENERGÍA HIBRIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA : Ingenieria e Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (3), pp.585 - 586. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/7715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-015-0284-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage control of an isolated inverter supplying a varying load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria Urkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNA ENERGIA Y SOSTENIBILIDAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.585-586. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6036/ES7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain Scheduling Control of an Islanded Microgrid Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanjo Ugartemendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (7), pp.4498-4518. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en7074498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on communication technologies for the optimal operation of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10), pp.1009-1019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems for the dependability and safety of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0257-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on microgrids: Unplanned islanding and related inverter control techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (8), pp.Pages 2052-2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Power Converters for Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321641111091575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Operation of a Four-Leg Inverter for Autonomous Applications With Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1591 - 1596. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2009.2025275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids project, part 1: analysis of rural electrification with high content of Renewable Energy Sources in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Alzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.2141-2150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational amplifiers in discrete time control systems: Influence of the Rail-to-Rail feature on their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing public awareness of renewable energies and electrical consumption reduction: estia's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Scientific Journal for Alternative Energy and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1608-8298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy and Power Quality Journal (RE&amp;PQJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (6), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj06.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Four-Leg Inverter for Hybrid Power System Applications with Unbalanced Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.2119-2128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 4.0: Internet of Things and Cyber-Physical Systems for the Implementation of Pedagogical Factory Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korota Arsene Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabiae Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Applications and Data Analysis (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tanger, Morocco. pp.16-29, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVDC distribution systems as drivers for renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-dependent impedance identification for LVDC PQ analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded electronic systems for power converters control in low voltage DC distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAASCube program, an innovative aerospace program for students, driven by the Nouvelle Aquitaine Academic Space Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Lalizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Space Educational Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelone (Espagne), Spain. pp.838-839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control Method for Power Electronics Converters Simulation: Application to a Front-End Single-Active Bridge AC/DC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 15th International Symposium on Electronics and Telecommunications (ISETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Timisoara, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC56213.2022.10010092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a cup anemometer performance simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alfonso-Corcuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Ogueta-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Renewable Energy Systems (ECRES2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21st Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, Italy. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9842908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de módulo de supercondensadores para almacenamiento de energía en plataforma robótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIII Jornadas de Automática 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Logroño, España. pp.755-761, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17979/spudc.9788497498418.0755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression for WSN applied to the process supervision in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SOC2, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Takriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyEnRo: A Novel Platform for the Study of Energy Hybridization for Autonomous Robots in Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jornadas ScienCity 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Huelva (UHU), Nov 2020, Huelva, Spain. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable inertial sensors to recognize basic human motion: What technology for what activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Della-Libera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Industrial Cyber-Physical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.344-349, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cross-level model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to Evaluate WSN Simulators: Focusing on Energy Consumption Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudith Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Science, Engineering and Information Technology (CSEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland. pp.331-351, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2019.91327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware Cross-level Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORCOMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2019, Nice, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Approach for Microgrid Operation Using Multi Agent System (MAS) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belkahla Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of a Piezoelectric Harvester on a Car Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EneR-GEA experimental micro-grid: an open platform dedicated to research, innovation and industrial collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kreckelbergh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From functional analysis to energy harvesting system design: application to car suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Colombia. pp.VC2014-0036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, design & simulation of an electromechanical energy harvesting system using a linear movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Energy, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.233 - 239, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur de &amp;quot;Quart de véhicule&amp;quot; à l'échelle 1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Electromechanical Energy Harvesting System using an Linear Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF AN ELECTROMECHANICAL ENERGY HARVESTING SYSTEM INTEGRATED IN CAR DAMPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Innovation For Transport Systems of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless communication system for microgrids management in islanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitzol Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Power Electronics and Applications (EPE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids: a Survey on Technology and Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Exhibition and Conference for Power Electronics, Intelligent Motion, Power Quality (PCIM Europe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nuremberg, Germany. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Microgrids: Analysis of Technical Limitations to Carry out New Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Power Electronics and Applications (EPE 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLD-Microcontroller Based DC-Link Voltage Controller for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Australia. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Workbench for Technical Training in Discrete Time Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.9749-9754, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.01649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for a Hybrid Energy System islanding efficient management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Bidarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality (ICREPQ'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Control of Wind Turbines for Fatigue Loads Reduction using Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Control of a Three-Phase Four-Leg Inverter under Unbalanced Voltage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Aalborg, Denmark. pp.01 - 10 ISBN: 978-92-75815-10-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rail-to-rail feature of the operational amplifier on the performanceof an instrumentation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WSEAS Int. Conference on Computational Intelligence, Man-Machine Systems and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tenerife, Spain. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Permanent Magnet Generator for an Easy Integration into Direct Drive Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative VSI Controller for the Generation of Balanced Voltage in Spite of the Presence of Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4756 - 4761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Hybrid Power System Behaviour under Renewable Resources and Load Variation Using a Dynamic Simulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Wind Turbines Technical Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bombay, India. pp.316 - 321, ISBN: 1-4244-0726-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Wind Turbines Loads with a LQG Controller associated to Intelligent Micro Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Scale Test Bench of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Four-leg VSC Under Unbalanced Load Conditions For HPS Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWER ELECTRONICS AND INTELLIGENT CONTROL FOR ENERGY CONSERVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Varsovie, Poland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a DSP Controlled Four-Leg Voltage Source Inverter for a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PELINCEC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Varsovie, Poland. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control of Four-Wire Voltage Source Inverter Under Unbalanced Voltage Condition for Hybrid Power System Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayima Dakyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresden, Germany. pp.ISBN: 90-75815-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Test Bench for the Analysis of a Hybrid Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Londres, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AC/DC distribution grids : Analysis of power quality and protection aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Slongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Image Capture System for Liquid Monitoring in the Smart Chemical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale SPI Université de Bordeaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-level energy model for power-aware Wireless Sensor Networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED SPI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poste de fluide comprenant un système de détente, notamment pour une installation de gaz comprenant un système de génération d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3104202. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSTE DE FLUIDE COMPRENANT UN SYSTÈME DE DÉTENTE, NOTAMMENT POUR UNE INSTALLATION DE GAZ COMPRENANT UN SYSTÈME DE GÉNÉRATION D'ÉLECTRICITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États-Unis, N° de brevet: WO2021110636. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE SUSPENSION A DISPOSITIF ELECTROMAGNETIQUE INTEGRE DE RECUPERATION D'ENERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lafarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2995561 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseñando el coche eléctrico en clave medioambiantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pablos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mesas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Puigmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Etxegarai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Saenz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Bogdan Airimitoaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Barroso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18071775" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alfonso-Corcuera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Sanz-Andr&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pindado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2716/1/012051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Azkona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Recart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3020014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.119991" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Chac&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudith Cardinale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijwmn.2019.11601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6030061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia de La Iglesia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/ES7578" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0288-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Etxeberria Urkia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6036/7715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cagin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-015-0284-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en7074498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2625" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BF2MRRP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641111091575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2009.2025275" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454147v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Niang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Alzola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bidarte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Bidarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj06.342" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tapia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayima Dakyo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korota Arsene Coulibaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiae Saidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Slongo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Billaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC56213.2022.10010092" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Ogueta-Gutierrez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9842908" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mill&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/spudc.9788497498418.0755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Segura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Della-Libera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274718" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2019.91327" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841605v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Mart&#237;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Zuloaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939568" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.01649" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675519v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lescher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Tapia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356310v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211739v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deneuville" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898594v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089236v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pablos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moral" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puigmal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>