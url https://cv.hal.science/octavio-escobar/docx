--- v0 (2026-03-27)
+++ v1 (2026-05-15)
@@ -776,378 +776,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead user innovation and entrepreneurship: Analyzing the current state of research</w:t>
+                <w:t xml:space="preserve">The Effect of Telemedicine on Patients' Wellbeing: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Khvatova</w:t>
+                <w:t xml:space="preserve">D. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Maalaoui</w:t>
+                <w:t xml:space="preserve">Pasqualina Malafronte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00472778.2021.1955126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.035.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874921v1</w:t>
+                <w:t xml:space="preserve">hal-04470130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sourcing from the informal economy on the export likelihood and performance of emerging economy firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.610-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icc/dtab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Telemedicine on Patients' Wellbeing: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Lead user innovation and entrepreneurship: Analyzing the current state of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Leone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasqualina Malafronte</w:t>
+                <w:t xml:space="preserve">Tatiana Khvatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Mele</w:t>
+                <w:t xml:space="preserve">Adnane Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), pp.9-31. </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.1174-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.035.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2021.1955126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470130v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data in family firms: A socioemotional wealth perspective</w:t>
               </w:r>
@@ -1244,248 +1244,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Colovic</w:t>
+                <w:t xml:space="preserve">An analytical framework for retailer price and advertising decisions for products with temperature-sensitive demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chenavaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multinational Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MBR-06-2017-0037⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (52), pp.5683-5693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1617398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492948v1</w:t>
+                <w:t xml:space="preserve">hal-02484338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework for retailer price and advertising decisions for products with temperature-sensitive demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Chenavaz</w:t>
+                <w:t xml:space="preserve">Multinational enterprises, local firms, and employee human rights violation in the workplace: Evidence from Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rousset</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (52), pp.5683-5693. </w:t>
+              <w:t xml:space="preserve">Multinational Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.247-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1617398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/MBR-06-2017-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484338v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Distance and Foreign Direct Investment</w:t>
               </w:r>
@@ -1562,51 +1562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population distribution, effective area and economic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chenavaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,77 +2041,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pays émergents : l’économie informelle, un avantage concurrentiel pour les exportateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Colovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Meschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,51 +2489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Marc Lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Ciasullo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2023-0197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sheng Tsai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.348050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Dimitrov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenavaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/businesses3030030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caporuscio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bernhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Talwar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Kaur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.07.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Arzubiaga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Massis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-020-00438-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04874921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Khvatova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2021.1955126" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Malafronte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.035.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Arzubiaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Moriana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02484338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1617398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cezar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-015-0227-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1058907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Rubio Y." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villasalero M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villasalero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Calero J." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gasparri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghasemzadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zornitsa Yordonova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Marc Lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Ciasullo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-02-2023-0197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Sheng Tsai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.348050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanko Dimitrov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chenavaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/businesses3030030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caporuscio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bernhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Talwar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Kaur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.07.032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Arzubiaga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Massis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-020-00438-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Malafronte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Mele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.035.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Colovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtab068" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04874921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Khvatova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Maalaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2021.1955126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Arzubiaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Diaz-Moriana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bauweraerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2020.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02484338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1617398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MBR-06-2017-0037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cezar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-015-0227-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1058907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Rubio Y." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villasalero M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064464v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villasalero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Calero J." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;oz-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Gasparri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatereh Ghasemzadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zornitsa Yordonova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>