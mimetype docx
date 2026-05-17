--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">38147370596641440588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pb6R8C8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,2083 +215,2083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Salmonella&amp;lt;/i&amp;gt; relies on siderophore exploitation at low pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle J Schalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">microLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsml/uqaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Salmonella subset exploits erythrophagocytosis to subvert SLC11A1-imposed iron deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher K E Bleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minia Antelo-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33, pp.632 - 642.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chom.2025.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome diversity protects against pathogens by nutrient blocking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Spragge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bakkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizete B. N. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 382 (6676), pp.adj3502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adj3502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous dual-metal control of Salmonella infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Bleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Claudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minia Antelo Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.10.23.562652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trojan Horse Siderophore Conjugates Induce Pseudomonas aeruginosa Suicide and Qualify the TonB Protein as a Novel Antibiotic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Peukert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Normant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66 (1), pp.553-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer membrane permeability: Antimicrobials and diverse nutrients bypass porins in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwachi Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Söderholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (31), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2107644118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pathogen Pseudomonas aeruginosa optimizes the production of the siderophore pyochelin upon environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Graulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.2108-2120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0mt00029a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative contribution of efflux to multi-drug resistance of clinical Escherichia coli and Pseudomonas aeruginosa strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-specific interference of cobalt with siderophore-dependent iron uptake pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Buyck</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Graulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.02.061⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1937-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MT00195F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490365v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host resistance factor SLC11A1 restricts Salmonella growth through magnesium deprivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative contribution of efflux to multi-drug resistance of clinical Escherichia coli and Pseudomonas aeruginosa strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Meinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Bumann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Fanous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax7898⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.479-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308484v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific interference of cobalt with siderophore-dependent iron uptake pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Host resistance factor SLC11A1 restricts Salmonella growth through magnesium deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Bumann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MT00195F⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6468), pp.995-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax7898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955479v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the biological metal uptake pathways in P seudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catechol siderophores repress the pyochelin pathway and activate the enterobactin pathway in Pseudomonas aeruginosa : an opportunity for siderophore-antibiotic 2 conjugates development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Baco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Saint August</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.3227-3246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13525⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.819-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348573v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catechol siderophores repress the pyochelin pathway and activate the enterobactin pathway in Pseudomonas aeruginosa : an opportunity for siderophore-antibiotic 2 conjugates development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An overview of the biological metal uptake pathways in P seudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.819-832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13199⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.3227-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348576v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular organization of siderophore biosynthesis in Pseudomonas aeruginosa: Evidence for siderosomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Metallome of : a role for siderophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.3258-3267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981342v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallome of : a role for siderophores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cellular organization of siderophore biosynthesis in Pseudomonas aeruginosa: Evidence for siderosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934039v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cell biological view of the siderophore pyochelin iron uptake pathway in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Hoegy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Reimmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (1), pp.171-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tightening of the ATP-binding sites induces the opening of P2X receptor channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruotian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (9), pp.2134--2143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2012.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2280,100 +2301,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallome et homéostasie du fer chez Pseudomonas aerunginosa : rôle des sidérophores pyochéline et pyoverdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Strasbourg, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015STRAJ018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01356371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2383,154 +2404,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siderophore affect iron mobility in soil: evidences of iron oxydes dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire de Microbiologie de Strasbourg (SMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Ilkirch, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2540,181 +2561,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High cellular organization of the pyochelin biosynthesis pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pseudomonas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Loulans-Verchamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biologoy investigation of the pyochelin pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cunrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Microbiologie de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2782,51 +2803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFE20D77"/>
+    <w:nsid w:val="E081F239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3013,51 +3034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ocunrath" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-0748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194659755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/38147370596641440588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Sharp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J Schalk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K E Bleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.04.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Spragge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete B. N. Araujo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pearson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj3502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo Varela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.23.562652" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Peukert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Orth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fritsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwachi Tripathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S&#246;derholm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107644118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Graulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carballido-Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00029a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Meinel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maturana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fanous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.02.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax7898" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carballido Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00195F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schalk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13525" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJSQLTBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Saint August" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03Q65FH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.01.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09L7TLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C7BVB7F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hoegy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Reimmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12544" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3N621K7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01356371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orozco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ostermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lawniczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ocunrath" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9930-0748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194659755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/38147370596641440588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pb6R8C8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Sharp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J Schalk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cunrath" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqaf041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K E Bleck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo-Varela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2025.04.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04737047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Spragge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizete B. N. Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj3502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bleck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minia Antelo Varela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.23.562652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Peukert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gasser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Orth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Normant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwachi Tripathi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S&#246;derholm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107644118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Graulier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carballido-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00029a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carballido Lopez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00195F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Meinel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maturana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fanous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.02.061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax7898" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gasser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Saint August" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13199" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03Q65FH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schalk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJSQLTBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12971" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C7BVB7F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.01.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09L7TLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hoegy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Reimmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3N621K7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruotian Jiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2012.75" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01356371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orozco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ostermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ferret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lawniczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>