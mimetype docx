--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -100,200 +100,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confusing Instance Principle for Online Linear Quadratic Control</w:t>
+                <w:t xml:space="preserve">Leveraging priors on distribution functions for multi-arm bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waris Radji</w:t>
+                <w:t xml:space="preserve">Sumit Vashishtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reinforcement Learning Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.811-828</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, 6, pp.1600-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.04518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322160v1</w:t>
+                <w:t xml:space="preserve">hal-05310340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging priors on distribution functions for multi-arm bandits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumit Vashishtha</w:t>
+                <w:t xml:space="preserve">The Confusing Instance Principle for Online Linear Quadratic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reinforcement Learning Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 6, pp.1600-1623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 6, pp.811-828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310340v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits with Stochastic Corruption: Lower Bounds on Regret and Robust Optimistic Algorithms</w:t>
               </w:r>
@@ -493,365 +493,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Dvoretzky-Kiefer-Wolfowitz confidence bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530721010038⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780573v1</w:t>
+                <w:t xml:space="preserve">hal-03937953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 200, pp.107182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Dvoretzky-Kiefer-Wolfowitz confidence bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.109185. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1066530721010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937953v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Change-Point Detection for Tackling Piecewise-Stationary Bandits</w:t>
               </w:r>
@@ -1497,204 +1497,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Bandits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-sampling for Multi-armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Baransi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shie Mannor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.05</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990804v1</w:t>
+                <w:t xml:space="preserve">hal-01025651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampling for Multi-armed Bandits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latent Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shie Mannor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+              <w:t xml:space="preserve">JFPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025651v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback-Leibler Upper Confidence Bounds for Optimal Sequential Allocation</w:t>
               </w:r>
@@ -2324,787 +2324,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Asymptotically Optimal Algorithms for Non-Parametric Stochastic Bandits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337742v1</w:t>
+                <w:t xml:space="preserve">hal-03960683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm-gym: A modular reinforcement learning platform for stochastic agronomic games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logarithmic regret in communicating MDPs: Leveraging known dynamics with bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pesquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - Artificial Intelligence for Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Wahington DC, United States</w:t>
+              <w:t xml:space="preserve">Asian Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960683v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic regret in communicating MDPs: Leveraging known dynamics with bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pesquerel</w:t>
+                <w:t xml:space="preserve">Risk-aware linear bandits with convex loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241513v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-aware linear bandits with convex loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Saux</w:t>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044440v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bregman Deviations of Generic Exponential Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J Padrón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
+                <w:t xml:space="preserve">Sayak Ray Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bigot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aditya Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States</w:t>
+              <w:t xml:space="preserve">Conference On Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976393v1</w:t>
+                <w:t xml:space="preserve">hal-04161043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bregman Deviations of Generic Exponential Families</w:t>
+                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayak Ray Chowdhury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saux</w:t>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Gopalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Learning Theory (COLT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States. pp.9336-9344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161043v1</w:t>
+                <w:t xml:space="preserve">hal-03790997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
+                <w:t xml:space="preserve">Fast Asymptotically Optimal Algorithms for Non-Parametric Stochastic Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Ouhamma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pesquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2023 - Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790997v2</w:t>
+                <w:t xml:space="preserve">hal-04337742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-aware linear bandits with convex loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,1521 +3218,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed Minimum Empirical Divergence for Unimodal Bandits</w:t>
+                <w:t xml:space="preserve">Routine Bandits: Minimizing Regret on Recurring Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Léo Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, United States</w:t>
+              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446617v1</w:t>
+                <w:t xml:space="preserve">hal-03286539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Value Functions in Deep Policy Gradients using Residual Variance</w:t>
+                <w:t xml:space="preserve">Improved Exploration in Factored Average-Reward MDPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+                <w:t xml:space="preserve">Sadegh Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
+              <w:t xml:space="preserve">24th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San diego (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964174v3</w:t>
+                <w:t xml:space="preserve">hal-03780564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Optimality to Robustness: Dirichlet Sampling Strategies in Stochastic Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saux</w:t>
+                <w:t xml:space="preserve">Stochastic bandits with groups of similar arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pesquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421252v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine Bandits: Minimizing Regret on Recurring Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Saci</w:t>
+                <w:t xml:space="preserve">Learning Value Functions in Deep Policy Gradients using Residual Variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Durand</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286539v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Exploration in Factored Average-Reward MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
+                <w:t xml:space="preserve">From Optimality to Robustness: Dirichlet Sampling Strategies in Stochastic Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, San diego (virtual), United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780564v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bandits with groups of similar arms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saber</w:t>
+                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427597v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning in Parametric MDPs with Exponential Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayak Ray Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San diego, United States. pp.1855-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447244v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning in Parametric MDPs with Exponential Families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aditya Gopalan</w:t>
+                <w:t xml:space="preserve">Indexed Minimum Empirical Divergence for Unimodal Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, San diego, United States. pp.1855-1863</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472116v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust-Adaptive Interval Predictive Control for Linear Uncertain Systems</w:t>
+                <w:t xml:space="preserve">Tightening Exploration in Upper Confidence Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jeju Island / Virtual, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942414v1</w:t>
+                <w:t xml:space="preserve">hal-03000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust-Adaptive Control of Linear Systems: beyond Quadratic Costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Monte-Carlo Graph Search: the Value of Merging Similar States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">ACML 2020 - 12th Asian Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok / Virtual, Thailand. pp.577 - 602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004060v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightening Exploration in Upper Confidence Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
+                <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000664v1</w:t>
+                <w:t xml:space="preserve">hal-02977552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Graph Search: the Value of Merging Similar States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leurent</w:t>
+                <w:t xml:space="preserve">Restarted Bayesian Online Change-point Detector achieves Optimal Detection Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2020 - 12th Asian Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bangkok / Virtual, Thailand. pp.577 - 602</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004124v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kaufmann</w:t>
+                <w:t xml:space="preserve">Robust-Adaptive Interval Predictive Control for Linear Uncertain Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island / Virtual, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977552v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restarted Bayesian Online Change-point Detector achieves Optimal Detection Delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust-Adaptive Control of Linear Systems: beyond Quadratic Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réda Alami</w:t>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Wien, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021712v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Reinforcement Learning Exploiting State-Action Equivalence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Multiple Markov Chains via Adaptive Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2019, Proceedings of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nagoya, Japan. pp.204 - 219</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378887v1</w:t>
+                <w:t xml:space="preserve">hal-02387345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Open-Loop Optimistic Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4852,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budgeted Reinforcement Learning in Continuous State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,286 +4932,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multiple Markov Chains via Adaptive Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
+                <w:t xml:space="preserve">Regret Bounds for Learning State Representations in Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Ortner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
+              <w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387345v1</w:t>
+                <w:t xml:space="preserve">hal-02375715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regret Bounds for Learning State Representations in Reinforcement Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Lazaric</w:t>
+                <w:t xml:space="preserve">Model-Based Reinforcement Learning Exploiting State-Action Equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Asadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ACML 2019, Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nagoya, Japan. pp.204 - 219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375715v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Robust Control of Uncertain Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5616,51 +5616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Near-Optimal Approximate State Representations in Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Ortner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Ortner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Ryabko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Ryabko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Ortner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Arizona, United States. pp.463-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6585,51 +6585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Bandits: Towards the Switching Bandit Problem Best Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,51 +6725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Bandits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shie Mannor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,51 +6841,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quasimetric Mapping : Principled Topological Abstraction for Robust Offline Goal-Conditioned Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kobanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495482v2</w:t>
+                <w:t xml:space="preserve">hal-05495482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regret Lower Bound for communicating Markov Decision Processes</w:t>
               </w:r>
@@ -7165,986 +7165,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Hard is it to Confuse a World Model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waris Radji</w:t>
+                <w:t xml:space="preserve">Asymptotically Optimal Problem-Dependent Bandit Policies for Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326972v1</w:t>
+                <w:t xml:space="preserve">hal-05574210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandits Corrupted by Nature: Lower Bounds on Regret and Robust Optimistic Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">How Hard is it to Confuse a World Model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611816v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Strategies for Graph-Structured Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ménard</w:t>
+                <w:t xml:space="preserve">Bandits Corrupted by Nature: Lower Bounds on Regret and Robust Optimistic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891139v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced-exploration free Strategies for Unimodal Bandits</w:t>
+                <w:t xml:space="preserve">Optimal Strategies for Graph-Structured Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883907v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Roll-outs in MDP with Irreversible Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forced-exploration free Strategies for Unimodal Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177808v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Confidence Reinforcement Learning exploiting state-action equivalence</w:t>
+                <w:t xml:space="preserve">Active Roll-outs in MDP with Irreversible Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Ortner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shie Mannor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945034v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Shuffling and Resets for the Non-stationary Stochastic Bandit Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper Confidence Reinforcement Learning exploiting state-action equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Asadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400320v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-normalization techniques for streaming confident regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Shuffling and Resets for the Non-stationary Stochastic Bandit Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Allesiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349727v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank Bandits with Latent Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Gopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on replacing uniform subsampling by random projections in MCMC for linear regression of tall datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-normalization techniques for streaming confident regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248841v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Optimistic Region Selection driven by Curiosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on replacing uniform subsampling by random projections in MCMC for linear regression of tall datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bardenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740418v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hierarchical Optimistic Region Selection driven by Curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Online allocation and homogeneous partitioning for piecewise constant mean-approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8154,169 +8242,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gym-DSSAT: a crop model turned into a Reinforcement Learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9460, Inria Lille. 2022, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711132v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Bandits: Towards the best history-dependent strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8329,312 +8417,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2011, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear regression with random projections</w:t>
+                <w:t xml:space="preserve">Brownian Motions and Scrambled Wavelets for Least-Squares Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2010, pp.22</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00483014v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00483017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian Motions and Scrambled Wavelets for Least-Squares Regression</w:t>
+                <w:t xml:space="preserve">Linear regression with random projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2010, pp.13</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2010, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00483017v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00483014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENTISSAGE SÉQUENTIEL : Bandits, Statistique et Renforcement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Université des Sciences et Technologie de Lille - Lille I, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00845410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8644,91 +8732,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics of Statistical Sequential Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Lille, Sciences et Technologies, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02162189v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8738,105 +8826,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Concentration Properties of Real-Valued Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01632228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8983,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Radji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Vashishtha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.04518" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132861v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Medeiros Centa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530721010038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530718010015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Talebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0050-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Mannor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025651v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Baransi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pesquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Ray Chowdhury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gopalan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964174v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421252v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bourel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004124v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F&#233;raud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ortner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fruit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931744v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Mourtada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Ryabko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574987v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419210v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Fabre Ferber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diatta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495482v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891139v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945034v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349727v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742893v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483014v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162189v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01632228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Vashishtha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.04518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Radji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132861v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Medeiros Centa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530721010038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530718010015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Talebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0050-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025651v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Baransi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Mannor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pesquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Ray Chowdhury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gopalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964174v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421252v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004124v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ortner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fruit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931744v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Mourtada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Ryabko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574987v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419210v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Fabre Ferber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diatta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495482v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prevost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891139v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349727v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483014v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162189v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01632228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>