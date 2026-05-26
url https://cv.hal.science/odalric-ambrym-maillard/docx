--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -100,200 +100,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging priors on distribution functions for multi-arm bandits</w:t>
+                <w:t xml:space="preserve">The Confusing Instance Principle for Online Linear Quadratic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit Vashishtha</w:t>
+                <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reinforcement Learning Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 6, pp.1600-1623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 6, pp.811-828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310340v1</w:t>
+                <w:t xml:space="preserve">hal-05322160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confusing Instance Principle for Online Linear Quadratic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waris Radji</w:t>
+                <w:t xml:space="preserve">Leveraging priors on distribution functions for multi-arm bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Vashishtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reinforcement Learning Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.811-828</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, 6, pp.1600-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.04518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322160v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandits with Stochastic Corruption: Lower Bounds on Regret and Robust Optimistic Algorithms</w:t>
               </w:r>
@@ -493,365 +493,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Dvoretzky-Kiefer-Wolfowitz confidence bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530721010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937953v1</w:t>
+                <w:t xml:space="preserve">hal-03780573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 200, pp.107182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Dvoretzky-Kiefer-Wolfowitz confidence bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A channel selection game for multi-operator LoRaWAN deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.109185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1066530721010038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780573v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Change-Point Detection for Tackling Piecewise-Stationary Bandits</w:t>
               </w:r>
@@ -2609,152 +2609,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J Padrón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States. pp.9336-9344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i8.26119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976393v1</w:t>
+                <w:t xml:space="preserve">hal-03790997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bregman Deviations of Generic Exponential Families</w:t>
               </w:r>
@@ -2842,131 +2821,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Exponential Family of MDPs: Frequentist Regret Bound with Tractable Exploration &amp; Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Ouhamma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790997v2</w:t>
+                <w:t xml:space="preserve">hal-03976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Asymptotically Optimal Algorithms for Non-Parametric Stochastic Bandits</w:t>
               </w:r>
@@ -3218,571 +3218,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine Bandits: Minimizing Regret on Recurring Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Saci</w:t>
+                <w:t xml:space="preserve">From Optimality to Robustness: Dirichlet Sampling Strategies in Stochastic Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286539v1</w:t>
+                <w:t xml:space="preserve">hal-03421252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Exploration in Factored Average-Reward MDPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
+                <w:t xml:space="preserve">Learning Value Functions in Deep Policy Gradients using Residual Variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Ouhamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, San diego (virtual), United States</w:t>
+              <w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780564v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964174v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bandits with groups of similar arms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routine Bandits: Minimizing Regret on Recurring Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427597v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Value Functions in Deep Policy Gradients using Residual Variance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Exploration in Factored Average-Reward MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Flet-Berliac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reda Ouhamma</w:t>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t>
+              <w:t xml:space="preserve">24th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San diego (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964174v3</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Optimality to Robustness: Dirichlet Sampling Strategies in Stochastic Bandits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saux</w:t>
+                <w:t xml:space="preserve">Stochastic bandits with groups of similar arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pesquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th International Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - Thirty-fifth Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421252v2</w:t>
+                <w:t xml:space="preserve">hal-03427597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Thompson Sampling strategies for support-aware CVaR bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,204 +4017,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightening Exploration in Upper Confidence Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Monte-Carlo Graph Search: the Value of Merging Similar States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ACML 2020 - 12th Asian Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok / Virtual, Thailand. pp.577 - 602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000664v1</w:t>
+                <w:t xml:space="preserve">hal-03004124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Graph Search: the Value of Merging Similar States</w:t>
+                <w:t xml:space="preserve">Tightening Exploration in Upper Confidence Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leurent</w:t>
+                <w:t xml:space="preserve">Hippolyte Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2020 - 12th Asian Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bangkok / Virtual, Thailand. pp.577 - 602</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004124v2</w:t>
+                <w:t xml:space="preserve">hal-03000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-sampling for Efficient Non-Parametric Bandit Exploration</w:t>
               </w:r>
@@ -4390,51 +4390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust-Adaptive Interval Predictive Control for Linear Uncertain Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust-Adaptive Control of Linear Systems: beyond Quadratic Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,385 +4574,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multiple Markov Chains via Adaptive Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
+                <w:t xml:space="preserve">Practical Open-Loop Optimistic Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387345v1</w:t>
+                <w:t xml:space="preserve">hal-02375697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Open-Loop Optimistic Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential change-point detection: Laplace concentration of scan statistics and non-asymptotic delay bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chicago, United States. pp.1 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375697v1</w:t>
+                <w:t xml:space="preserve">hal-02351665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential change-point detection: Laplace concentration of scan statistics and non-asymptotic delay bounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Budgeted Reinforcement Learning in Continuous State Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Learning Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chicago, United States. pp.1 - 23</w:t>
+              <w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351665v1</w:t>
+                <w:t xml:space="preserve">hal-02375727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budgeted Reinforcement Learning in Continuous State Space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Urvoy</w:t>
+                <w:t xml:space="preserve">Learning Multiple Markov Chains via Adaptive Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NIPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375727v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regret Bounds for Learning State Representations in Reinforcement Learning</w:t>
               </w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahsa Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sadegh Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5167,51 +5167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Robust Control of Uncertain Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Quasimetric Mapping : Principled Topological Abstraction for Robust Offline Goal-Conditioned Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kobanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,259 +7051,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging and Gaussian Process Interpolation for Georeferenced Data Augmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Diatta</w:t>
+                <w:t xml:space="preserve">Asymptotically Optimal Problem-Dependent Bandit Policies for Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879232v1</w:t>
+                <w:t xml:space="preserve">hal-05574210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Optimal Problem-Dependent Bandit Policies for Transfer Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kriging and Gaussian Process Interpolation for Georeferenced Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Fabre Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05574210v1</w:t>
+                <w:t xml:space="preserve">hal-04879232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Hard is it to Confuse a World Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waris Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7856,177 +7856,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank Bandits with Latent Mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-normalization techniques for streaming confident regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400318v1</w:t>
+                <w:t xml:space="preserve">hal-01349727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-normalization techniques for streaming confident regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-rank Bandits with Latent Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349727v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on replacing uniform subsampling by random projections in MCMC for linear regression of tall datasets</w:t>
               </w:r>
@@ -8256,90 +8256,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gym-DSSAT: a crop model turned into a Reinforcement Learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Vashishtha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.04518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Radji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132861v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Medeiros Centa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530721010038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530718010015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Talebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0050-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025651v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Baransi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Mannor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pesquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Ray Chowdhury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gopalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964174v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421252v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004124v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ortner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fruit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931744v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Mourtada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Ryabko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574987v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419210v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Fabre Ferber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diatta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495482v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prevost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891139v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349727v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483014v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162189v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01632228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waris Radji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Vashishtha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.04518" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615733v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04132861v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Della Vecchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Shilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Medeiros Centa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Kohler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530721010038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107182" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fawaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006471v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Asadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530718010015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Talebi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-017-0050-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025651v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Baransi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Mannor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738209v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AOS1119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kobanda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Portelas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04711994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhada Agrawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quang Tuan Dam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pesquerel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790997v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Ouhamma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i8.26119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Ray Chowdhury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Gopalan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421252v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964174v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Talebi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004124v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Bourel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Alami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03004060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Urvoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375715v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Ortner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fruit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931744v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Mourtada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615427v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Balle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Ryabko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574987v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419210v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Fabre Ferber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diatta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495482v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prevost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mathieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891139v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349727v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Zaki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00483014v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162189v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01632228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>