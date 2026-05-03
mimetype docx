--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -4263,225 +4263,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note of the uncertain trend in US real GNP: Evidence from robust unit root tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the Number of Factors: An Empirical Assessment for a Forecasting Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (1), pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obes.12010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956936v1</w:t>
+                <w:t xml:space="preserve">hal-04344628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Number of Factors: An Empirical Assessment for a Forecasting Purpose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note of the uncertain trend in US real GNP: Evidence from robust unit root tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.2399-2406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04344628v1</w:t>
+                <w:t xml:space="preserve">hal-00956936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Sample Properties of Alternative Tests for Martingale Difference Hypothesis</w:t>
               </w:r>
@@ -6951,216 +6951,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or &amp;quot;style&amp;quot; effect?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charlot</w:t>
+                <w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Moussa</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Redor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093631v1</w:t>
+                <w:t xml:space="preserve">hal-00940105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or &amp;quot;style&amp;quot; effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Redor</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940105v1</w:t>
+                <w:t xml:space="preserve">hal-01093631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Great Recession imply the end of the Great Moderation? International evidence</w:t>
               </w:r>
@@ -8482,51 +8482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573788v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03186891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-020-00209-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03284089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chew Lian Chua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Suardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02948802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-019-01801-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01941102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;azar Zerbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02053296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1558349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01757081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1332752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pluyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01579718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01526483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2611472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01626101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01549625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1349294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01598141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barhoumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2016.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01395333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01330467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.118.0243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01101618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100513000321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2015.01.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00940312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/jbcma-2013-5jz417f7b7nv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2011.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2012.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-010-0427-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obes.12010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7501HBS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-010-0052-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S3F0LHV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2008.09.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00570.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600721957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ladiray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Hervieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo-Fitoussi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573788v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03186891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-020-00209-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03284089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chew Lian Chua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Suardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02948802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-019-01801-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01941102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;azar Zerbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02053296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1558349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01757081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1332752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pluyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01579718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01526483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2611472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01626101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01549625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1349294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01598141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barhoumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2016.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01395333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01330467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.118.0243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01101618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100513000321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2015.01.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00940312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/jbcma-2013-5jz417f7b7nv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2011.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2012.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-010-0427-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obes.12010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7501HBS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-010-0052-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S3F0LHV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2008.09.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00570.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600721957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ladiray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Hervieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo-Fitoussi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>