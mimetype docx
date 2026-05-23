--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2181,343 +2181,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock Exchange Mergers and Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+                <w:t xml:space="preserve">A world trade leading index (WLTI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae H. Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Redor</w:t>
+                <w:t xml:space="preserve">Karim Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.111-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238707v1</w:t>
+                <w:t xml:space="preserve">hal-01635948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A world trade leading index (WLTI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or “style” effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Barhoumi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.130-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or “style” effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stock Exchange Mergers and Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Darné</w:t>
+                <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Moussa</w:t>
+                <w:t xml:space="preserve">Etienne Redor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68, pp.130-160. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (7), pp.576-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2015.1083090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522257v1</w:t>
+                <w:t xml:space="preserve">hal-01238707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock market reactions to FIFA World Cup announcements: An event study</w:t>
               </w:r>
@@ -2579,421 +2579,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Islamic indexes size or sector oriented? evidence from Dow Jones Islamic indexes</w:t>
+                <w:t xml:space="preserve">La volatilité du Dow Jones : les leçons de l’histoire à travers l’étude des chocs (1928-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.118.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330467v1</w:t>
+                <w:t xml:space="preserve">hal-01169737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La volatilité du Dow Jones : les leçons de l’histoire à travers l’étude des chocs (1928-2013)</w:t>
+                <w:t xml:space="preserve">Are the Islamic indexes size or sector oriented? evidence from Dow Jones Islamic indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.1897-1905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.118.0243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169737v1</w:t>
+                <w:t xml:space="preserve">hal-01330467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
+                <w:t xml:space="preserve">Risk and ethical investment: Empirical evidence from Dow Jones Islamic indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfs.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146800v2</w:t>
+                <w:t xml:space="preserve">hal-01153899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and ethical investment: Empirical evidence from Dow Jones Islamic indexes</w:t>
+                <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Pop</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35, pp.33-56. </w:t>
+              <w:t xml:space="preserve">Journal of Financial Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfs.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153899v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are unit root tests useful in the debate over the (non)stationarity of hours worked?</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3213,51 +3213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.234-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3276,239 +3276,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large shocks in the volatility of the Dow Jones Industrial Average index: 1928–2013</w:t>
+                <w:t xml:space="preserve">Volatility persistence in crude oil markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43, pp.188-199. </w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.729-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2014.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122507v1</w:t>
+                <w:t xml:space="preserve">hal-00940312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility persistence in crude oil markets</w:t>
+                <w:t xml:space="preserve">Large shocks in the volatility of the Dow Jones Industrial Average index: 1928–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65, pp.729-742. </w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.188-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2014.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940312v1</w:t>
+                <w:t xml:space="preserve">hal-01122507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the number of factors: An empirical assessment for forecasting purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic factor models: A review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue de la littérature des modèles à facteurs dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monthly GDP forecasting using bridge models: Comparison from the supply and demand sides for the French economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,433 +4055,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange-rate return predictability and the adaptive markets hypothesis: Evidence from major foreign exchange rates</w:t>
+                <w:t xml:space="preserve">Convergence of real per capita GDP within COMESA countries: A panel unit root evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jae H. Kim</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (6), pp.1607-1626. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.53-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-010-0427-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958288v1</w:t>
+                <w:t xml:space="preserve">hal-00956938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of real per capita GDP within COMESA countries: A panel unit root evidence</w:t>
+                <w:t xml:space="preserve">Exchange-rate return predictability and the adaptive markets hypothesis: Evidence from major foreign exchange rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hoarau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (1), pp.53-71. </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.1607-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-010-0427-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956938v1</w:t>
+                <w:t xml:space="preserve">hal-00958288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Number of Factors: An Empirical Assessment for a Forecasting Purpose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note of the uncertain trend in US real GNP: Evidence from robust unit root tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.2399-2406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344628v1</w:t>
+                <w:t xml:space="preserve">hal-00956936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note of the uncertain trend in US real GNP: Evidence from robust unit root tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the Number of Factors: An Empirical Assessment for a Forecasting Purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (1), pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obes.12010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Sample Properties of Alternative Tests for Martingale Difference Hypothesis</w:t>
               </w:r>
@@ -4863,200 +4863,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The random walk hypothesis for Chinese stock markets: Evidence from variance ratio tests</w:t>
+                <w:t xml:space="preserve">Testing for random walk behavior in euro exchange rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Economics/Economie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009,   (119), pp.25-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771080v1</w:t>
+                <w:t xml:space="preserve">hal-00771082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for random walk behavior in euro exchange rates</w:t>
+                <w:t xml:space="preserve">The random walk hypothesis for Chinese stock markets: Evidence from variance ratio tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics/Economie Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosys.2008.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771082v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance ratio tests of random walk: An overview</w:t>
               </w:r>
@@ -5382,239 +5382,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chocs temporaires et permanents dans le PIB de la France, du Royaume-Uni et des États-Unis</w:t>
+                <w:t xml:space="preserve">La Reichsbank, 1876-1920. Une analyse institutionnelle et cliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (116), pp.65-78. </w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (137), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.161.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ress.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279389v1</w:t>
+                <w:t xml:space="preserve">hal-00279130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Reichsbank, 1876-1920. Une analyse institutionnelle et cliométrique</w:t>
+                <w:t xml:space="preserve">Chocs temporaires et permanents dans le PIB de la France, du Royaume-Uni et des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (137), pp.203-212. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (116), pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ress.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.161.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279130v1</w:t>
+                <w:t xml:space="preserve">hal-00279389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliometrics of Academic Careers and the Impact of Infrequent Large Shocks in Germany before 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit Roots and Infrequent Large Shocks : New International Evidence on Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51 (7), pp.1449-1465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6015,51 +6015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationarity Tests in Macroeconomic Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Diebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Diebolt; Catherine Kyrtsou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Macroeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.173-194, 2005, 978-3-540-28556-4. </w:t>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6537,265 +6537,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and consumption-based approaches for the Environmental Kuznets Curve in Latin America using Ecological Footprint</w:t>
+                <w:t xml:space="preserve">A Comparison of the Finite Sample Properties of Selection Rules of Factor Numbers in Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Hervieux</w:t>
+                <w:t xml:space="preserve">Liang Guo-Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958692v1</w:t>
+                <w:t xml:space="preserve">hal-00962247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Finite Sample Properties of Selection Rules of Factor Numbers in Large Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liang Guo-Fitoussi</w:t>
+                <w:t xml:space="preserve">Precious metals shine? A market efficiency perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962247v1</w:t>
+                <w:t xml:space="preserve">hal-01010516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious metals shine? A market efficiency perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+                <w:t xml:space="preserve">Production and consumption-based approaches for the Environmental Kuznets Curve in Latin America using Ecological Footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010516v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of Fama-French factors to economic uncertainty</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6951,216 +6951,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Charles</w:t>
+                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or &amp;quot;style&amp;quot; effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Redor</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940105v1</w:t>
+                <w:t xml:space="preserve">hal-01093631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity returns co-movements: Fundamentals or &amp;quot;style&amp;quot; effect?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stock Exchange Mergers and Market Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Darné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Darné</w:t>
+                <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Moussa</w:t>
+                <w:t xml:space="preserve">Etienne Redor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093631v1</w:t>
+                <w:t xml:space="preserve">hal-00940105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Great Recession imply the end of the Great Moderation? International evidence</w:t>
               </w:r>
@@ -7234,51 +7234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Kuznets Curve and Ecological Footprint: A Time Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7541,216 +7541,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
+                <w:t xml:space="preserve">Testing the Speculative Efficiency Hypothesis on CO 2 Emission Allowance Prices: Evidence from Bluenext</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140957v1</w:t>
+                <w:t xml:space="preserve">hal-00570307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Speculative Efficiency Hypothesis on CO 2 Emission Allowance Prices: Evidence from Bluenext</w:t>
+                <w:t xml:space="preserve">A new monthly chronology of the US industrial cycles in the prewar economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Fouilloux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570307v1</w:t>
+                <w:t xml:space="preserve">hal-04140957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Unit Root Tests Useful in the Debate over the (Non)Stationarity of Hours Worked?</w:t>
               </w:r>
@@ -7850,51 +7850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Darné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae H. Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8482,51 +8482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573788v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03186891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-020-00209-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03284089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chew Lian Chua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Suardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02948802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-019-01801-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01941102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;azar Zerbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02053296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1558349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01757081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1332752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pluyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01579718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01526483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2611472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01626101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01549625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1349294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01598141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barhoumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2016.07.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01395333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01330467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.118.0243" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01101618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100513000321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2015.01.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00940312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/jbcma-2013-5jz417f7b7nv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2011.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2012.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-010-0427-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obes.12010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7501HBS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-010-0052-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S3F0LHV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2008.09.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00570.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600721957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ladiray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Hervieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo-Fitoussi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levy-Rueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573788v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03186891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-020-00209-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03284089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chew Lian Chua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Suardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02948802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Charles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-019-01801-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01941102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;azar Zerbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.07.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02053296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1558349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2018.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01757081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1332752" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pluyaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01579718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2017.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01526483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2611472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01626101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.06.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01549625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1349294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01598141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2017.09.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barhoumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H. Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Redor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1083090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01395333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01169737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.118.0243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01330467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01153899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01146800v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Diebolt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfs.2014.06.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01101618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100513000321" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01238706v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2015.01.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00940312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2014.03.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/jbcma-2013-5jz417f7b7nv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.05.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2011.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-010-0427-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00958288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2012.03.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obes.12010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7501HBS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2010.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-010-0052-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S3F0LHV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.05.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosys.2008.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2008.00570.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600721957" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.233" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.161.0065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2003.12.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2MV0JWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ladiray" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28556-3_9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01943891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Guo-Fitoussi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Hervieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015702v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940105v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>