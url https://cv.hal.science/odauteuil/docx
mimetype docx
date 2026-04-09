--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -844,269 +844,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Makgadikgadi Basin (Botswana): Insight Into the Propagation of the East African Rift System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: Soil Water Logging from Major Floods and Rainfalls Drive Rapid Vegetation Change in the Okavango Delta (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray-Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023TC007988⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.art 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-024-01804-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04432543v1</w:t>
+                <w:t xml:space="preserve">insu-04550979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: Soil Water Logging from Major Floods and Rainfalls Drive Rapid Vegetation Change in the Okavango Delta (Botswana)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphology of the Makgadikgadi Basin (Botswana): Insight Into the Propagation of the East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Gaudare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44, pp.art 49. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.e2023TC007988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-024-01804-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023TC007988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04550979v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04432543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall‐induced ground deformation in southern Africa</w:t>
               </w:r>
@@ -2569,307 +2569,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01777655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Cretaceous–Palaeogene topography of the Chinese Tian Shan: New insights from geomorphology and sedimentology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">insu-01857452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous–Palaeogene topography of the Chinese Tian Shan: New insights from geomorphology and sedimentology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Laborde</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Li</w:t>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01857452v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planation surfaces as a record of mantle dynamics: The case example of Africa</w:t>
               </w:r>
@@ -3393,261 +3393,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01278621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction of seafloor asperities revealed by a detailed stratigraphic analysis of the active margin shelf sediments of Central Ecuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural pattern of the Saïss basin and Tabular Middle Atlas in northern Morocco: hydrological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">Khaoula Qarqori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01380602v1</w:t>
+                <w:t xml:space="preserve">insu-01300836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural pattern of the Saïss basin and Tabular Middle Atlas in northern Morocco: hydrological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction of seafloor asperities revealed by a detailed stratigraphic analysis of the active margin shelf sediments of Central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Qarqori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119, pp.150-159. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.345-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01300836v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic growth around the Orange River valley, southern Africa: A Cenozoic record of crustal deformation and climatic change</w:t>
               </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,1306 +6724,1315 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Okavango – Makgadikgadi system: from alluvial fan deposition to erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Expectations: Unusual Water and Salt Chemistry in the Okavango Delta (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nashaat Mazrui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-12221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05175709v1</w:t>
+                <w:t xml:space="preserve">insu-05569703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal deformation in the Okavango Graben: the future of the Okavango Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05175694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected chemical composition of waters and salts in the Okavango Delta (Botswana)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphology of the Okavango – Makgadikgadi system: from alluvial fan deposition to erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaelo Makati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658047</w:t>
+              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05350453v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05175709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of the soil and water in the Okavango Delta.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Unexpected chemical composition of waters and salts in the Okavango Delta (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashaat Mazrui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05175721v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05350453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation actuelle du graben de l’Okavango (Botswana) : impact sur l’´écosystème</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemistry of the soil and water in the Okavango Delta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nashaat Mazrui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Piotr Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654380</w:t>
+              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05350398v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05175721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between geodynamics and flooding drives the dynamics of the inner Okavango Delta (North Botswana)</w:t>
+                <w:t xml:space="preserve">Déformation actuelle du graben de l’Okavango (Botswana) : impact sur l’´écosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziliz Audran</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20291</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02539751v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05350398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay between geodynamics and flooding drives the dynamics of the inner Okavango Delta (North Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+                <w:t xml:space="preserve">Aziliz Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20352</w:t>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02539739v1</w:t>
+                <w:t xml:space="preserve">insu-02539751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying relative rock uplift along the ecuadorian coastal margin: an example on the use of high-resolution topographic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-chemical fingerprinting of contrasted waters flowing within the unconventional Okavango Delta: evidence of an original ‘island reactor’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Valarezo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-20352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02498104v1</w:t>
+                <w:t xml:space="preserve">insu-02539739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying relative rock uplift along the ecuadorian coastal margin: an example on the use of high-resolution topographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro S.B. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01916419v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02498104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution et origine de la déformation actuelle dans un basin intracontinental : le Delta de l’Okavango (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510127v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01916419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LAKE ALBERT RIFT (UGANDA, EAST AFRICAN RIFT SYSTEM): SEDIMENT BUDGET, DEFORMATION, BASIN AND RELIEF EVOLUTION SINCE 17 MA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8045,595 +8054,586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01718209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A «SOURCE TO SINK» APPROACH OF THE LAKE ALBERT RIFT (UGANDA, EAST AFRICAN RIFT SYSTEM): RELATIONSHIPS BETWEEN SEDIMENTARY BASIN AND UPSTREAM LANDFORMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Looking for very low tectonic deformation in GNSS time series impacted by strong hydrological signal in the Okavango Delta, Botswana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murray-Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.95-96</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406577v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low deformation rate in an « incipient rifting zone»: the Okavango Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
+                <w:t xml:space="preserve">A «SOURCE TO SINK» APPROACH OF THE LAKE ALBERT RIFT (UGANDA, EAST AFRICAN RIFT SYSTEM): RELATIONSHIPS BETWEEN SEDIMENTARY BASIN AND UPSTREAM LANDFORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Dall’asta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01471647v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lake Albert Rift (Uganda, East African Rift System): sediment budget, deformation, basin and relief evolution since 17 Ma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Low deformation rate in an « incipient rifting zone»: the Okavango Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nalpas</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.294</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388722v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01471647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lake Albert Rift (Uganda) - Sediment Budget, Deformation, Basin and Relief Evolution Since 17 M</w:t>
+                <w:t xml:space="preserve">The Lake Albert Rift (Uganda, East African Rift System): sediment budget, deformation, basin and relief evolution since 17 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Eastern Africa Petroleum Geoscience Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01401372v1</w:t>
+                <w:t xml:space="preserve">insu-01388722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surfaces d’aplanissements enregistreurs de la dynamique du manteau : le cas de l’Afrique</w:t>
               </w:r>
@@ -8855,410 +8855,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENREGISTREMENT SÉDIMENTAIRE DE LA SUBDUCTION D’ASPÉRITÉS SUR LA MARGE ACTIVE D’EQUATEUR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+                <w:t xml:space="preserve">The Lake Albert Rift (Uganda) - Sediment Budget, Deformation, Basin and Relief Evolution Since 17 M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second EAGE Eastern Africa Petroleum Geoscience Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kampala, Uganda. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252268v1</w:t>
+                <w:t xml:space="preserve">insu-01401372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled study of geomorphology - sedimentary geometry of the South Namibian margin : constraints on the kinetics of of the surrection of the South African Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">ENREGISTREMENT SÉDIMENTAIRE DE LA SUBDUCTION D’ASPÉRITÉS SUR LA MARGE ACTIVE D’EQUATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.77</w:t>
+              <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01080519v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geometry of normal faults in a rheologically layered system : Analogue modelling and seismic examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ballard</w:t>
+                <w:t xml:space="preserve">Coupled study of geomorphology - sedimentary geometry of the South Namibian margin : constraints on the kinetics of of the surrection of the South African Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.215</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01080792v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01080519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of the Southern African Plateau uplift : a couple landforms-margin study of Southern Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9313,2254 +9322,2254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00990289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine rift, Uganda : Deformationsedimentation- erosion relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Geometry of normal faults in a rheologically layered system : Analogue modelling and seismic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.153-154</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01080756v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01080792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine Rift, Uganda: Deformation-Sedimentation-Erosion relationships</w:t>
+                <w:t xml:space="preserve">Albertine rift, Uganda : Deformationsedimentation- erosion relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5057</w:t>
+              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990828v1</w:t>
+                <w:t xml:space="preserve">insu-01080756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift of the South African Plateau: mantle-scale deformation, long wavelength relief growth and offshore sediment budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Albertine Rift, Uganda: Deformation-Sedimentation-Erosion relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12743</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853372v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine rift, Uganda : deformation-sedimentation-erosion relatioships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uplift of the South African Plateau: mantle-scale deformation, long wavelength relief growth and offshore sediment budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.59</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-12743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00913361v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palinspastic reconstruction of the opening of the NE Atlantic: differential sea-floor spreading and resulting deformation of the NW European Margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eline Le Breton</w:t>
+                <w:t xml:space="preserve">Albertine rift, Uganda : deformation-sedimentation-erosion relatioships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Robert Cobbold</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-7354</w:t>
+              <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00822268v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00913361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological deformation from GPS time series in Northern Morocco.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+                <w:t xml:space="preserve">Palinspastic reconstruction of the opening of the NE Atlantic: differential sea-floor spreading and resulting deformation of the NW European Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Robert Cobbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-7600</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-7354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00772409v1</w:t>
+                <w:t xml:space="preserve">insu-00822268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge-plume interaction and differential spreading along the northern North Atlantic ridge and resulting Cenozoic compressional deformation of the NE Atlantic margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Hydrogeological deformation from GPS time series in Northern Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-6001</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-7600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00669835v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00772409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential seafloor spreading of the North Atlantic and consequent deformation of adjacent continental margins</w:t>
+                <w:t xml:space="preserve">Ridge-plume interaction and differential spreading along the northern North Atlantic ridge and resulting Cenozoic compressional deformation of the NE Atlantic margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Cobbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4132</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-6001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00573154v1</w:t>
+                <w:t xml:space="preserve">insu-00669835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ratio Between Magma Supply and Lithospheric Stretching Rates Controls the Architecture of Continental and Oceanic Rifts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Differential seafloor spreading of the North Atlantic and consequent deformation of adjacent continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Meeting, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589612v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00573154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'évolution de la marge nord-namibienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Braun</w:t>
+                <w:t xml:space="preserve">The Ratio Between Magma Supply and Lithospheric Stretching Rates Controls the Architecture of Continental and Oceanic Rifts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°178, 80-81</w:t>
+              <w:t xml:space="preserve">Fall Meeting, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605293v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topography of North Namibian Margin during the Meso-Cenozoic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Vertical movement of passive margins: interactions between surface transfer, flexural isostasy and 3D thermal subsidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-6479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647208v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlargement of the active rift during glaciations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential spreading along the northern North Atlantic ridge and resulting intraplate deformation of the adjacent continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.Abstract G43A-0818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480686v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical movement of passive margins: interactions between surface transfer, flexural isostasy and 3D thermal subsidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlargement of the active rift during glaciations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-6479</w:t>
+              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00609922v1</w:t>
+                <w:t xml:space="preserve">hal-00480686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential spreading along the northern North Atlantic ridge and resulting intraplate deformation of the adjacent continental margins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique de l'évolution de la marge nord-namibienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.Abstract G43A-0818</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°178, 80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00609439v1</w:t>
+                <w:t xml:space="preserve">insu-00605293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-glacial rebound of Iceland during the Holocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Biessy</w:t>
+                <w:t xml:space="preserve">The topography of North Namibian Margin during the Meso-Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3543</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00609438v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlargement of the active ridt during glaciations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-glacial rebound of Iceland during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iceland. In the central Northern Atlantic. Hotspot, sea currents and climate change. Ecole thématique CNRS Spring school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00604920v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00609438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlargement of the active ridt during glaciations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t>
+              <w:t xml:space="preserve">Iceland. In the central Northern Atlantic. Hotspot, sea currents and climate change. Ecole thématique CNRS Spring school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576319v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00604920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatism during rifting controls the polarity of tilted blocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography of Karstic Aquifer of Bittit Spring (Middle Atlas- Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Qarqori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chauvet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.EGU2009-8225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502095v1</w:t>
+                <w:t xml:space="preserve">insu-00576319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magmatism during rifting controls the polarity of tilted blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Guillocheau</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502261v1</w:t>
+                <w:t xml:space="preserve">hal-00502095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeography of Africa through late jurasic-cretaceous Times</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33 ème Congrès Géologique Internatioal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00392854v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeography of Africa Through Meso-Cenozoic Times: A Focus on the Continental Domain Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11579,1431 +11588,1431 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Petroleum Geologists 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Le cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins: implications for sedimentary systems and surface transfers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">Paleogeography of Africa through late jurasic-cretaceous Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : American Association of Petroleum Geologists 2008,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le cap, South Africa</w:t>
+              <w:t xml:space="preserve">33 ème Congrès Géologique Internatioal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00392823v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00392854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt Observation and Modelling of Deformation Induced by a Confined Aquifer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins: implications for sedimentary systems and surface transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">In : American Association of Petroleum Geologists 2008,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374615v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00392823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sedimentary supply of African sedimentary basins over the last 250 Ma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Tilt Observation and Modelling of Deformation Induced by a Confined Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33 ème Congrès Géologique International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00392872v1</w:t>
+                <w:t xml:space="preserve">insu-00374615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation pluriannuelle de la surface du sol au-dessus d'un aquifère granitique fracturé (Ploemeur, Bretagne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gavrilenko</w:t>
+                <w:t xml:space="preserve">The sedimentary supply of African sedimentary basins over the last 250 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géodésie-Géophysique L'eau dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">33 ème Congrès Géologique International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00373720v1</w:t>
+                <w:t xml:space="preserve">insu-00392872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sedimentary supply of African Sedimentary Basins Over the Last 250 Ma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Déformation pluriannuelle de la surface du sol au-dessus d'un aquifère granitique fracturé (Ploemeur, Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque Géodésie-Géophysique L'eau dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00392848v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00373720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeography o Africa through mezo-cenozoic times : A focus on the continental domain evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sedimentary supply of African Sedimentary Basins Over the Last 250 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185618v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00392848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical ground deformation monitored during a large-scale pumping test in a crystalline aquifer: comparison of several geodetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Bayer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t>
+              <w:t xml:space="preserve">European Geosciences Union Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-09125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00156243v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00263763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level change during the ast 250 My : New perspectives in quantification and causes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeogeography o Africa through mezo-cenozoic times : A focus on the continental domain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 4 p</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00185600v1</w:t>
+                <w:t xml:space="preserve">insu-00185618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical ground deformation monitored during a large-scale pumping test in a crystalline aquifer: comparison of several geodetic measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Sea-level change during the ast 250 My : New perspectives in quantification and causes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vrielynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-09125</w:t>
+              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00263763v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00185600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sedimentary supply of African sedimentary basins over tne last 250 Ma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Helm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185593v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins : Implications for sedimentary systems and surface transfers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sedimentary supply of African sedimentary basins over tne last 250 Ma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 4 p</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185606v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00185593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of fracture network in Al Hajeb Lias aquifer (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13032,313 +13041,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-00313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00263723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the evolution of the African topography over the last 205 My : From the sedimentary record to mantle dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins : Implications for sedimentary systems and surface transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
+              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185622v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00185606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS monitoring of the vertical deformation of a confined granitic aquifer (Ploemeur, French Brittany)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2006, EGU06-A-03436, 1 p</w:t>
+                <w:t xml:space="preserve">Quantifying the evolution of the African topography over the last 205 My : From the sedimentary record to mantle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118422v1</w:t>
+                <w:t xml:space="preserve">insu-00185622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity of passive margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13372,596 +13405,589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, EGU06-A-05825, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of continental and oceanic rheologies on reactivation of passive margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPS monitoring of the vertical deformation of a confined granitic aquifer (Ploemeur, French Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, EGU06-A-03436, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guiraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00118435v1</w:t>
+                <w:t xml:space="preserve">hal-00118422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">Controls of continental and oceanic rheologies on reactivation of passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouby</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sep 2006</w:t>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, EGU06-A-02344, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120091v1</w:t>
+                <w:t xml:space="preserve">hal-00118435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165261v1</w:t>
+                <w:t xml:space="preserve">hal-00120091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-rifting passive margins uplift induced by conductive 2D thermal evolution of the lithosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gueydan</w:t>
+                <w:t xml:space="preserve">Structure actuelle et évolution post rifting de la marge namibienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-07724</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112948v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene deformation record from high resolution GPS mapping outside the active rift of Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-rifting passive margins uplift induced by conductive 2D thermal evolution of the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Quete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-07724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114585v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic architecture of sedimentary basins : the case of the African passive margins</w:t>
               </w:r>
@@ -14191,621 +14217,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic architecture of sedimentary basins: a database for the African passive margins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Holocene deformation record from high resolution GPS mapping outside the active rift of Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Guyomard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Quete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113077v1</w:t>
+                <w:t xml:space="preserve">hal-00114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic archtecture of sedimentary basins: a database for the African passive margins</w:t>
+                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic architecture of sedimentary basins: a database for the African passive margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th International Association of Sedimentologists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Muscat, Oman. 1 p</w:t>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113069v1</w:t>
+                <w:t xml:space="preserve">hal-00113077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS observations of vertical ground movements above a worked aquifer (Ploemeur, French Brittany)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic archtecture of sedimentary basins: a database for the African passive margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">24 th International Association of Sedimentologists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Muscat, Oman. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113027v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting à l'aplomb d'un point chaud. L'Islande comme analogue des marges passives volcaniques.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ballandier</w:t>
+                <w:t xml:space="preserve">GPS observations of vertical ground movements above a worked aquifer (Ploemeur, French Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Marges « Marges volcaniques de l'Atlantique Nord »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127121v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométrie et âge du soulèvement post-rift de la marge sud-ouest africaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bourgeois</w:t>
+                <w:t xml:space="preserve">Rifting à l'aplomb d'un point chaud. L'Islande comme analogue des marges passives volcaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Viola</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ballandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Marges « Marges volcaniques de l'Atlantique Nord »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127123v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie et âge du soulèvement post-rift de la marge sud-ouest africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR Marges « Marges volcaniques de l'Atlantique Nord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifting above a mantle plume: structural analysis of Iceland and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14821,51 +14955,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterRidge Symposium and Workshop "Ridge-hotspot interaction: recent progress and prospects for</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14875,51 +15009,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Tectonic From Hydrological Subsidence Of The Okavango Graben (Botswana) Using FLATSIM InSAR Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14968,106 +15102,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. pp.EGU24-20218, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides in Rwanda: Exceptional 6th-7th May 2018 Shallow landslides in the Karongi Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fils Vainqueur Biyrongiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15095,113 +15229,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04438263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dead Forest of Chiefs Island: extreme floods and rainfalls drive rapid vegetation change in the Okavango Delta (Botswana).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15220,73 +15354,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04438287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Makgadikgadi Basin (Botswana) related to the southwestern propagation of the East African Rift System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15308,464 +15442,464 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04438251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les informations cachées des Modèles Numériques de Terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine et dynamique sédimentaire du Delta interne du Fleuve Niger au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visnney Allogo Mayombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438240v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et dynamique sédimentaire du Delta interne du Fleuve Niger au Mali.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Extraire les informations cachées des Modèles Numériques de Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Frommentoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visnney Allogo Mayombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Vainqueur Biyrongiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438273v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current deformation of Okavango rift: a coupling between regional tectonics and groundwater accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4077, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic Landscape evolution of the South-African Plateau around the Orange Valley: tectonic and climate coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15794,51 +15928,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2996, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15848,177 +15982,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche au cœur du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.16-57, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16037,73 +16171,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.36-39, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plongée inédite dans le Delta de l’Okavango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16123,113 +16257,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.94-99, 2023, 978-2-7491-7814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic Landscape Evolution in and Around the Congo Basin: Constraints from Sediments and Planation Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Chelalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16242,119 +16376,119 @@
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maarten J. de Wit, François Guillocheau, Michiel C.J. de Wit (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Resource Potential of the Congo Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.271-313, 2015, Regional Geology Reviews, 978-3-642-29481-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29482-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase Phanerozoic Subsidence and Uplift History Recorded in the Congo Basin: A Complex Successor Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten J. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16376,70 +16510,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maarten J. de Wit, François Guillocheau, Michiel C.J. de Wit (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and Resource Potential of the Congo Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.213-227, 2015, Regional Geology Reviews, 978-3-642-29481-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29482-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01116954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16449,51 +16583,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatism and tectonics in Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16502,51 +16636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16556,165 +16690,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16782,51 +16916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F238981"/>
+    <w:nsid w:val="514E208A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17013,51 +17147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odauteuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05050328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hitimana Niyotwambaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils-Vainqueur Byiringiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04898297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Murray-Hudson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5040049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04432543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04550979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelo Makati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-024-01804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Zuza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03220219v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murray&#8208;hudson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mvondo Owono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ntsama Atangana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Owona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nsangou Ngapna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01917-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02364660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasquez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CFNTV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.05.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak-Nida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Njom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDGW2Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.03.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.04.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK3DLJ54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.10.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLMDG8S9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74W6V1C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawin Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBWZKG29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD9JHZVJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.08.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW9L183C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03566.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2007.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1ZDS8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00659.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Embry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.18.81-100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1NQJ7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauduit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Challier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashaat Mazrui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175721v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539751v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Audran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valarezo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S.B. Reyes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388722v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602371" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990289v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080756v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990828v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913361v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lays" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robert Cobbold" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669835v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573154v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605293v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647208v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609922v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609439v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Cobbold" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604920v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392854v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392823v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392872v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392848v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185593v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118422v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118435v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quete" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127123v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viola" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126888v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438263v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Vainqueur Biyrongiro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438240v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frommentoux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnney Allogo Mayombo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438273v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503666v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116946v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chelalou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Linol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116954v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. de Wit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_11" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077927v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odauteuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05050328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hitimana Niyotwambaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils-Vainqueur Byiringiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04898297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Murray-Hudson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5040049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04550979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelo Makati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-024-01804-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04432543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Zuza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03220219v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murray&#8208;hudson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mvondo Owono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ntsama Atangana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Owona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nsangou Ngapna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01917-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02364660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasquez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CFNTV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.05.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak-Nida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Njom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDGW2Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300836v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.03.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK3DLJ54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.10.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLMDG8S9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74W6V1C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawin Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBWZKG29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD9JHZVJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.08.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW9L183C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03566.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2007.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1ZDS8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00659.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Embry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.18.81-100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1NQJ7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauduit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Challier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashaat Mazrui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12221" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350453v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Audran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valarezo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S.B. Reyes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602371" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lays" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robert Cobbold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Cobbold" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604920v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392854v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185600v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118422v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118435v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quete" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viola" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Vainqueur Biyrongiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438273v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnney Allogo Mayombo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438240v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frommentoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503666v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116946v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chelalou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Linol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_14" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. de Wit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_11" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077927v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>