--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -844,269 +844,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: Soil Water Logging from Major Floods and Rainfalls Drive Rapid Vegetation Change in the Okavango Delta (Botswana)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphology of the Makgadikgadi Basin (Botswana): Insight Into the Propagation of the East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Gaudare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-024-01804-9⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.e2023TC007988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023TC007988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04550979v1</w:t>
+                <w:t xml:space="preserve">insu-04432543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Makgadikgadi Basin (Botswana): Insight Into the Propagation of the East African Rift System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: Soil Water Logging from Major Floods and Rainfalls Drive Rapid Vegetation Change in the Okavango Delta (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray-Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jolivet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (2), pp.e2023TC007988. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.art 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023TC007988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-024-01804-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04432543v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04550979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall‐induced ground deformation in southern Africa</w:t>
               </w:r>
@@ -2435,484 +2435,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02073572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geometries of normal faults in a brittle-ductile sedimentary cover: Analogue modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Cretaceous–Palaeogene topography of the Chinese Tian Shan: New insights from geomorphology and sedimentology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Vasquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brendan Simon</w:t>
+                <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01777655v1</w:t>
+                <w:t xml:space="preserve">insu-01857452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous–Palaeogene topography of the Chinese Tian Shan: New insights from geomorphology and sedimentology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Laborde</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Li</w:t>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01857452v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+                <w:t xml:space="preserve">3D geometries of normal faults in a brittle-ductile sedimentary cover: Analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Lina Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
+                <w:t xml:space="preserve">Jean-François Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sue</w:t>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">insu-01777655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planation surfaces as a record of mantle dynamics: The case example of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,51 +3123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and sedimentary evolution of the Lake Albert Rift (Uganda, East African Rift System)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.17-37. </w:t>
@@ -3251,403 +3251,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01519685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and long-term landscape evolution of the South African plateau in South Namibia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subduction of seafloor asperities revealed by a detailed stratigraphic analysis of the active margin shelf sediments of Central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joseph Ntamak-Nida</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Njom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01278621v1</w:t>
+                <w:t xml:space="preserve">insu-01380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural pattern of the Saïss basin and Tabular Middle Atlas in northern Morocco: hydrological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Qarqori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.150-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01300836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction of seafloor asperities revealed by a detailed stratigraphic analysis of the active margin shelf sediments of Central Ecuador</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Morphology and long-term landscape evolution of the South African plateau in South Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mvondo Owono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Martillo</w:t>
+                <w:t xml:space="preserve">Marie-Joseph Ntamak-Nida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">Bernard Njom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01380602v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01278621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic growth around the Orange River valley, southern Africa: A Cenozoic record of crustal deformation and climatic change</w:t>
               </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,484 +5975,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglaciation and volcano-seismic activity in Northern Iceland : Holocene and Early Eemian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Magmatism and Tectonics in Iceland : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodin. Acta, special issue "Magmatism and Tectonics in Iceland", Dauteuil O. et Bergerat F. Eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 218, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077925v1</w:t>
+                <w:t xml:space="preserve">hal-00021352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting above a mantle plume: structure and development of the Iceland Plateau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene vertical deformation outside the active rift zone of north Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Embry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 404 (4), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115935v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Magmatism and Tectonics in Iceland : a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deglaciation and volcano-seismic activity in Northern Iceland : Holocene and Early Eemian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Embry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodin. Acta, special issue "Magmatism and Tectonics in Iceland", Dauteuil O. et Bergerat F. Eds.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (1), pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ga.18.81-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021352v1</w:t>
+                <w:t xml:space="preserve">hal-00077925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vertical deformation outside the active rift zone of north Iceland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rifting above a mantle plume: structure and development of the Iceland Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00083680v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifting above a mantle plume: Structure and development of the Iceland Plateau</w:t>
               </w:r>
@@ -6892,168 +6892,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05569703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal deformation in the Okavango Graben: the future of the Okavango Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected chemical composition of waters and salts in the Okavango Delta (Botswana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nashaat Mazrui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05175694v1</w:t>
+                <w:t xml:space="preserve">insu-05350453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology of the Okavango – Makgadikgadi system: from alluvial fan deposition to erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7062,215 +7062,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05175709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected chemical composition of waters and salts in the Okavango Delta (Botswana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Challier</w:t>
+                <w:t xml:space="preserve">Crustal deformation in the Okavango Graben: the future of the Okavango Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaelo Makati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658047</w:t>
+              <w:t xml:space="preserve">The Okavango Delta: integrated multidisciplinary science for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Maun, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05350453v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05175694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of the soil and water in the Okavango Delta.</w:t>
               </w:r>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gaudaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7532,51 +7532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,51 +7795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro S.B. Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,51 +8002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LAKE ALBERT RIFT (UGANDA, EAST AFRICAN RIFT SYSTEM): SEDIMENT BUDGET, DEFORMATION, BASIN AND RELIEF EVOLUTION SINCE 17 MA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8248,51 +8248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A «SOURCE TO SINK» APPROACH OF THE LAKE ALBERT RIFT (UGANDA, EAST AFRICAN RIFT SYSTEM): RELATIONSHIPS BETWEEN SEDIMENTARY BASIN AND UPSTREAM LANDFORMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Morwenn Pastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lake Albert Rift (Uganda, East African Rift System): sediment budget, deformation, basin and relief evolution since 17 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,51 +8546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.294</w:t>
@@ -8632,51 +8632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surfaces d’aplanissements enregistreurs de la dynamique du manteau : le cas de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8861,51 +8861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lake Albert Rift (Uganda) - Sediment Budget, Deformation, Basin and Relief Evolution Since 17 M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8913,51 +8913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second EAGE Eastern Africa Petroleum Geoscience Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kampala, Uganda. </w:t>
@@ -8995,90 +8995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENREGISTREMENT SÉDIMENTAIRE DE LA SUBDUCTION D’ASPÉRITÉS SUR LA MARGE ACTIVE D’EQUATEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9110,51 +9110,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled study of geomorphology - sedimentary geometry of the South Namibian margin : constraints on the kinetics of of the surrection of the South African Plateau</w:t>
+                <w:t xml:space="preserve">Timing of the Southern African Plateau uplift : a couple landforms-margin study of Southern Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
@@ -9185,349 +9185,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.77</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01080519v1</w:t>
+                <w:t xml:space="preserve">insu-00990289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the Southern African Plateau uplift : a couple landforms-margin study of Southern Namibia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">3D Geometry of normal faults in a rheologically layered system : Analogue modelling and seismic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10728</w:t>
+              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990289v1</w:t>
+                <w:t xml:space="preserve">insu-01080792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geometry of normal faults in a rheologically layered system : Analogue modelling and seismic examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ballard</w:t>
+                <w:t xml:space="preserve">Coupled study of geomorphology - sedimentary geometry of the South Namibian margin : constraints on the kinetics of of the surrection of the South African Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.215</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01080792v1</w:t>
+                <w:t xml:space="preserve">insu-01080519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine rift, Uganda : Deformationsedimentation- erosion relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.153-154</w:t>
@@ -9608,51 +9608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Rift, Uganda: Deformation-Sedimentation-Erosion relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9660,51 +9660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-5057</w:t>
@@ -9841,51 +9841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine rift, Uganda : deformation-sedimentation-erosion relatioships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10245,744 +10245,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00669835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential seafloor spreading of the North Atlantic and consequent deformation of adjacent continental margins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Vertical movement of passive margins: interactions between surface transfer, flexural isostasy and 3D thermal subsidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4132</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-6479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00573154v1</w:t>
+                <w:t xml:space="preserve">insu-00609922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ratio Between Magma Supply and Lithospheric Stretching Rates Controls the Architecture of Continental and Oceanic Rifts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Dauteuil</w:t>
+                <w:t xml:space="preserve">Differential spreading along the northern North Atlantic ridge and resulting intraplate deformation of the adjacent continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Meeting, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.Abstract G43A-0818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589612v1</w:t>
+                <w:t xml:space="preserve">insu-00609439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical movement of passive margins: interactions between surface transfer, flexural isostasy and 3D thermal subsidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enlargement of the active rift during glaciations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-6479</w:t>
+              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00609922v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential spreading along the northern North Atlantic ridge and resulting intraplate deformation of the adjacent continental margins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique de l'évolution de la marge nord-namibienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.Abstract G43A-0818</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°178, 80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00609439v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlargement of the active rift during glaciations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">The topography of North Namibian Margin during the Meso-Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480686v1</w:t>
+                <w:t xml:space="preserve">hal-00647208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'évolution de la marge nord-namibienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Braun</w:t>
+                <w:t xml:space="preserve">The Ratio Between Magma Supply and Lithospheric Stretching Rates Controls the Architecture of Continental and Oceanic Rifts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.n°178, 80-81</w:t>
+              <w:t xml:space="preserve">Fall Meeting, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605293v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topography of North Namibian Margin during the Meso-Cenozoic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Differential seafloor spreading of the North Atlantic and consequent deformation of adjacent continental margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cobbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647208v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00573154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-glacial rebound of Iceland during the Holocene</w:t>
               </w:r>
@@ -11391,90 +11391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Namibian margin during the Meso-Cenozoic : deformation and topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,208 +11493,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeography of Africa Through Meso-Cenozoic Times: A Focus on the Continental Domain Evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins: implications for sedimentary systems and surface transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Petroleum Geologists 2008</w:t>
+              <w:t xml:space="preserve">In : American Association of Petroleum Geologists 2008,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Le cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00392831v1</w:t>
+                <w:t xml:space="preserve">insu-00392823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeography of Africa through late jurasic-cretaceous Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11713,182 +11713,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33 ème Congrès Géologique Internatioal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical modelling of the dynamic of the relief of African passive margins: implications for sedimentary systems and surface transfers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">Paleogeography of Africa Through Meso-Cenozoic Times: A Focus on the Continental Domain Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : American Association of Petroleum Geologists 2008,</w:t>
+              <w:t xml:space="preserve">American Association of Petroleum Geologists 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Le cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00392823v1</w:t>
+                <w:t xml:space="preserve">insu-00392831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilt Observation and Modelling of Deformation Induced by a Confined Aquifer</w:t>
               </w:r>
@@ -12368,293 +12368,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical ground deformation monitored during a large-scale pumping test in a crystalline aquifer: comparison of several geodetic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+                <w:t xml:space="preserve">Palaeogeography o Africa through mezo-cenozoic times : A focus on the continental domain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-09125</w:t>
+              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00263763v1</w:t>
+                <w:t xml:space="preserve">insu-00185618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeography o Africa through mezo-cenozoic times : A focus on the continental domain evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+                <w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 3 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00185618v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-level change during the ast 250 My : New perspectives in quantification and causes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12663,215 +12663,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoafrica. Evolution of African topography over the last 250My. From sedimentary record to mantle dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Rennes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00185600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field experiment to monitor the gravimetric and geodetic changes during large-scale pumping test in a crystalline aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical ground deformation monitored during a large-scale pumping test in a crystalline aquifer: comparison of several geodetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Bayer</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-07317</w:t>
+              <w:t xml:space="preserve">European Geosciences Union Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.EGU2007-A-09125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00156243v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00263763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sedimentary supply of African sedimentary basins over tne last 250 Ma.</w:t>
               </w:r>
@@ -13327,51 +13327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity of passive margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13643,77 +13643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marge nord namibienne au Méso-Cénozoïque : Structure et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13872,122 +13872,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-rifting passive margins uplift induced by conductive 2D thermal evolution of the lithosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gueydan</w:t>
+                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic archtecture of sedimentary basins: a database for the African passive margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-07724</w:t>
+              <w:t xml:space="preserve">ASF meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112948v1</w:t>
+                <w:t xml:space="preserve">hal-00114584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic architecture of sedimentary basins : the case of the African passive margins</w:t>
               </w:r>
@@ -14092,260 +14122,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic archtecture of sedimentary basins: a database for the African passive margins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene deformation record from high resolution GPS mapping outside the active rift of Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114584v1</w:t>
+                <w:t xml:space="preserve">hal-00114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene deformation record from high resolution GPS mapping outside the active rift of Iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-rifting passive margins uplift induced by conductive 2D thermal evolution of the lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gueydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Quete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geodetic Deformation Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.EGU05-A-07724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114585v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of relief, siliciclastic flux and stratigraphic architecture of sedimentary basins: a database for the African passive margins</w:t>
               </w:r>
@@ -14784,51 +14784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie et âge du soulèvement post-rift de la marge sud-ouest africaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14909,51 +14909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifting above a mantle plume: structural analysis of Iceland and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,260 +15151,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides in Rwanda: Exceptional 6th-7th May 2018 Shallow landslides in the Karongi Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: extreme floods and rainfalls drive rapid vegetation change in the Okavango Delta (Botswana).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Murray Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaelo Makati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04438263v1</w:t>
+                <w:t xml:space="preserve">insu-04438287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dead Forest of Chiefs Island: extreme floods and rainfalls drive rapid vegetation change in the Okavango Delta (Botswana).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslides in Rwanda: Exceptional 6th-7th May 2018 Shallow landslides in the Karongi Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Vainqueur Biyrongiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438287v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04438263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Makgadikgadi Basin (Botswana) related to the southwestern propagation of the East African Rift System?</w:t>
               </w:r>
@@ -15509,303 +15509,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04438251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et dynamique sédimentaire du Delta interne du Fleuve Niger au Mali.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraire les informations cachées des Modèles Numériques de Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emma Frommentoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gaudaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visnney Allogo Mayombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fils Vainqueur Biyrongiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04438273v1</w:t>
+                <w:t xml:space="preserve">insu-04438240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les informations cachées des Modèles Numériques de Terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine et dynamique sédimentaire du Delta interne du Fleuve Niger au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visnney Allogo Mayombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Frommentoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04438240v1</w:t>
+                <w:t xml:space="preserve">insu-04438273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current deformation of Okavango rift: a coupling between regional tectonics and groundwater accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Murray Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16916,51 +16916,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="514E208A"/>
+    <w:nsid w:val="11DABC35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17147,51 +17147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odauteuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05050328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hitimana Niyotwambaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils-Vainqueur Byiringiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04898297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Murray-Hudson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5040049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04550979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelo Makati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-024-01804-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04432543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Zuza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03220219v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murray&#8208;hudson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mvondo Owono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ntsama Atangana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Owona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nsangou Ngapna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01917-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02364660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasquez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857452v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CFNTV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.05.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak-Nida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Njom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDGW2Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300836v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.03.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK3DLJ54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.10.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLMDG8S9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74W6V1C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawin Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBWZKG29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD9JHZVJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.08.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW9L183C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03566.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2007.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1ZDS8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00659.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Embry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schneider" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.18.81-100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1NQJ7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauduit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Challier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashaat Mazrui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12221" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350453v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Audran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valarezo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S.B. Reyes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602371" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lays" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robert Cobbold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573154v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589612v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Cobbold" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604920v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392854v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185618v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185600v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118422v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118435v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114584v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quete" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viola" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438263v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Vainqueur Biyrongiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438273v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnney Allogo Mayombo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438240v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frommentoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503666v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116946v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chelalou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Linol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_14" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. de Wit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_11" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077927v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odauteuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8814-8610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05050328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hitimana Niyotwambaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils-Vainqueur Byiringiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04898297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Murray-Hudson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards5040049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426786v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauteuil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04432543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04550979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray-Hudson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelo Makati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-024-01804-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04071859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;morwenn Pastier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04146768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC010978" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Zuza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.108039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03220219v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murray&#8208;hudson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02958931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mvondo Owono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ntsama Atangana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Owona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nsangou Ngapna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01917-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02364660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murray-Hudson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02073572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Laborde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.03.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CFNTV0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01777655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Morwenn Pastier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.05.035" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.03.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01278621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak-Nida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Njom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WDGW2Z3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK3DLJ54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2012.10.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00825374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXG3RDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.03.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLMDG8S9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74W6V1C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Qarqori" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/489634" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00756536v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawin Lewis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011TC003087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biessy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2010.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBWZKG29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00636867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD9JHZVJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-126" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.08.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW9L183C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03566.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2007.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J1ZDS8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00659.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouffette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Embry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV1NQJ7D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schneider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.18.81-100" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hallot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauduit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01736.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Challier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashaat Mazrui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12221" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Murray Hudson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05175721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350398v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539751v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Audran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valarezo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S.B. Reyes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916419v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510127v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01471647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602371" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990289v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lays" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822268v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robert Cobbold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669835v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Cobbold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480686v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589612v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573154v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609438v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604920v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576319v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502095v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502261v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392823v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392854v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392831v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392872v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacob" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vrielynck" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185593v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00263723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00185622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118422v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118435v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114584v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115100v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quete" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Guyomard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doubre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viola" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20218" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438263v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Vainqueur Biyrongiro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438240v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frommentoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visnney Allogo Mayombo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501794v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503591v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503666v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116946v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Chelalou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Linol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_14" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. de Wit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29482-2_11" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077927v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>