--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -223,2635 +223,2765 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to care: How a homecare model harnesses nurses’ professional ethic and cultivates caring</w:t>
+                <w:t xml:space="preserve">Counting costs and carbon: A decision model for greener healthcare policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+                <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+                <w:t xml:space="preserve">Michael Padget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09697330241299524⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 168, pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2026.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811079v1</w:t>
+                <w:t xml:space="preserve">hal-05566982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et performance des blocs opératoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time to care: How a homecare model harnesses nurses’ professional ethic and cultivates caring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nursing Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09697330241299524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956165v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Coordination Theories to the Determination of Human Factors Associated With Operating Room Perceived Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coordination et performance des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhayl Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Waelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642, pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699084v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bundled payments à la française ? Retours sur une expérimentation du paiement à l’épisode de soins en orthopédie et oncologie pour améliorer la coordination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution of Coordination Theories to the Determination of Human Factors Associated With Operating Room Perceived Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayl Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Valiergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139 (5), pp.1047-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ane.0000000000007075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03925625v1</w:t>
+                <w:t xml:space="preserve">hal-04699084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail en équipe et autonomie collective : une expérience dans les soins infirmiers à domicile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des bundled payments à la française ? Retours sur une expérimentation du paiement à l’épisode de soins en orthopédie et oncologie pour améliorer la coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valiergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.214.0527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610645v1</w:t>
+                <w:t xml:space="preserve">hal-03925625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Travail en équipe et autonomie collective : une expérience dans les soins infirmiers à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.527-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.214.0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913726v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Social Innovation Cross Borders? Exploring the Diffusion Process of an Alternative Homecare Service in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438048v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du travail en équipe dans les établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 3 (3), pp.259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jges.193.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations en matière de qualité de vie au travail, les clusters QVT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Does Social Innovation Cross Borders? Exploring the Diffusion Process of an Alternative Homecare Service in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°30 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921610v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Innovations en matière de qualité de vie au travail, les clusters QVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (106), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438485v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et cultiver le leadership infirmier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cahpu.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921864v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory internal mobility in French hospitals: the results of imposed management practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner et cultiver le leadership infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (310), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cahpu.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jonm.12417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01511762v1</w:t>
+                <w:t xml:space="preserve">hal-02921864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Magnet®-accredited hospitals show improvements in nurse and patient outcomes compared to non-Magnet hospitals: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mandatory internal mobility in French hospitals: the results of imposed management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith van Schingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Phillipe Regnaux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The JBI Database of Systematic Reviews and Implementation Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11124/jbisrir-2015-2262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.4 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528693v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions of learning research: Variations amongst French and Swedish nurses. A phenomenographic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do Magnet®-accredited hospitals show improvements in nurse and patient outcomes compared to non-Magnet hospitals: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Regnaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The JBI Database of Systematic Reviews and Implementation Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (6), pp.168-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11124/jbisrir-2015-2262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.06.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03964931v1</w:t>
+                <w:t xml:space="preserve">hal-01528693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment structurel des hôpitaux « magnétiques » est-il concevable en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conceptions of learning research: Variations amongst French and Swedish nurses. A phenomenographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.refiri.2015.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439251v1</w:t>
+                <w:t xml:space="preserve">hal-03964931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bourdieu's theory of practice to understand ICT use amongst nurse educators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’empowerment structurel des hôpitaux « magnétiques » est-il concevable en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (4), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01511789v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décalages en blouse blanche : Diagnostic sur la mise en œuvre du nouveau référentiel infirmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Waelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France’s transition to academic nursing: the theory–practice gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Bourdieu's theory of practice to understand ICT use amongst nurse educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas C. Ricketts</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wharrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Education and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (11), pp.1368 - 1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5430/jnep.v4n10p88⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01519953v1</w:t>
+                <w:t xml:space="preserve">hal-01511789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in nursing research in France: a cross-sectional analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">France’s transition to academic nursing: the theory–practice gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Ricketts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nursing Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/inr.12020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/jnep.v4n10p88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01511845v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliographie et les systèmes de référencement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Developing the Serious Games potential in nursing education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ravaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (12), pp.1569 - 1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing the Serious Games potential in nursing education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La bibliographie et les systèmes de référencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2012.12.014⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (781), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01511820v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the underlying factors influencing e-learning adoption in nurse education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trends in nursing research in France: a cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Windle</w:t>
+                <w:t xml:space="preserve">Christophe Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2648.2012.06120.x⟩</w:t>
+              <w:t xml:space="preserve">International Nursing Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/inr.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning adoption in pre-registration training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the underlying factors influencing e-learning adoption in nurse education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Wharrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Times</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (6), pp.1289-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2648.2012.06120.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707399v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Q, une approche innovante pour la recherche infirmière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">E-learning adoption in pre-registration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wharrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nursing Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (36), pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438572v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthode Q, une approche innovante pour la recherche infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (776), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Undergraduate nursing education reform in France: from vocational to academic programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevallier-Darchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nursing Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.519-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1466-7657.2012.01016.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2861,111 +2991,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to Care : Reimagining the homecare model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2975,146 +3105,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. La qualité de vie au travail : un levier sous-estimé de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Routelous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-119, 2018, 9782810907205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3124,223 +3254,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’impact environnemental des soins : l’exemple de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.esxaff4qd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise des paramédicaux : des hôpitaux « magnétiques » pour attirer et retenir les soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.79hmjd7qm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3350,367 +3480,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Stakeholder Alignment for Deprescribing Policy in France: Insights from a Policy Delphi Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment choisir un soin durable ? Faisabilité d'un modèle de décision « médico-éco-climatique » pour la prise en charge de la dépression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Integrating environmental sustainability into healthcare decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Padget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04534910v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating environmental sustainability into healthcare decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Comment choisir un soin durable ? Faisabilité d'un modèle de décision « médico-éco-climatique » pour la prise en charge de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04811273v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3778,51 +3908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4496D72D"/>
+    <w:nsid w:val="D50922B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3926,51 +4056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B36D613A"/>
+    <w:nsid w:val="03DB7EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4160,51 +4290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odessa-petit-dit-dariel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197086292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/430148389507910712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0000000000007075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valiergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.03.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2017.07.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith van Schingen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Challier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Regnaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11124/jbisrir-2015-2262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.10.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wharrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Windle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.02.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JBK4ZXW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Ricketts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jnep.v4n10p88" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Raby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ravaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2012.12.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCJ8X1P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2648.2012.06120.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DF9E56C4988DE10E18C4611E58976D58E4DE025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.04.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier-Darchen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-7657.2012.01016.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS4NGKL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molini&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zarca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.esxaff4qd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04013192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.79hmjd7qm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Dariel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odessa-petit-dit-dariel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197086292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/430148389507910712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05566982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Dariel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zarca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0000000000007075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valiergue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2017.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith van Schingen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Challier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Regnaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11124/jbisrir-2015-2262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.10.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wharrad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Windle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.02.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JBK4ZXW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Ricketts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jnep.v4n10p88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Raby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ravaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2012.12.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCJ8X1P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2648.2012.06120.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DF9E56C4988DE10E18C4611E58976D58E4DE025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.04.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier-Darchen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-7657.2012.01016.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS4NGKL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.esxaff4qd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04013192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.79hmjd7qm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>