--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -223,1814 +223,1823 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting costs and carbon: A decision model for greener healthcare policy</w:t>
+                <w:t xml:space="preserve">Professional identities and organizational performance in the operating theater: a comparative study in French hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Brunn</w:t>
+                <w:t xml:space="preserve">Souhayl Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Padget</w:t>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molinié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odessa Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2026.105607⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.1777865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/forgp.2026.1777865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566982v1</w:t>
+                <w:t xml:space="preserve">hal-05604763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to care: How a homecare model harnesses nurses’ professional ethic and cultivates caring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counting costs and carbon: A decision model for greener healthcare policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Padget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+                <w:t xml:space="preserve">Guilhem Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+                <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), pp.1073-1089. </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 168, pp.105607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09697330241299524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2026.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811079v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et performance des blocs opératoires</w:t>
+                <w:t xml:space="preserve">Time to care: How a homecare model harnesses nurses’ professional ethic and cultivates caring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhayl Dahmani</w:t>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Waelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nursing Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09697330241299524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956165v1</w:t>
+                <w:t xml:space="preserve">hal-04811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Coordination Theories to the Determination of Human Factors Associated With Operating Room Perceived Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination et performance des blocs opératoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayl Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642, pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1213/ane.0000000000007075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04699084v1</w:t>
+                <w:t xml:space="preserve">hal-04956165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bundled payments à la française ? Retours sur une expérimentation du paiement à l’épisode de soins en orthopédie et oncologie pour améliorer la coordination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contribution of Coordination Theories to the Determination of Human Factors Associated With Operating Room Perceived Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhayl Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Valiergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0018⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139 (5), pp.1047-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ane.0000000000007075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925625v1</w:t>
+                <w:t xml:space="preserve">hal-04699084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail en équipe et autonomie collective : une expérience dans les soins infirmiers à domicile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des bundled payments à la française ? Retours sur une expérimentation du paiement à l’épisode de soins en orthopédie et oncologie pour améliorer la coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valiergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.527-536. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.297-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.214.0527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610645v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Travail en équipe et autonomie collective : une expérience dans les soins infirmiers à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.527-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.214.0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913726v1</w:t>
+                <w:t xml:space="preserve">hal-03610645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du travail en équipe dans les établissements de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jges.193.0259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438131v1</w:t>
+                <w:t xml:space="preserve">hal-02913726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Social Innovation Cross Borders? Exploring the Diffusion Process of an Alternative Homecare Service in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°30 (3), pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations en matière de qualité de vie au travail, les clusters QVT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La fabrique du travail en équipe dans les établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (106), pp.49-52. </w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 3 (3), pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jges.193.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921610v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovations en matière de qualité de vie au travail, les clusters QVT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (4), pp.272-279. </w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (106), pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438485v1</w:t>
+                <w:t xml:space="preserve">hal-02921610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et cultiver le leadership infirmier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (310), pp.12-15. </w:t>
+              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.272-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cahpu.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921864v1</w:t>
+                <w:t xml:space="preserve">hal-02438485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory internal mobility in French hospitals: the results of imposed management practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enseigner et cultiver le leadership infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.12417⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la puéricultrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (310), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cahpu.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511762v1</w:t>
+                <w:t xml:space="preserve">hal-02921864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Magnet®-accredited hospitals show improvements in nurse and patient outcomes compared to non-Magnet hospitals: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mandatory internal mobility in French hospitals: the results of imposed management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith van Schingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Phillipe Regnaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The JBI Database of Systematic Reviews and Implementation Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11124/jbisrir-2015-2262⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.4 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528693v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions of learning research: Variations amongst French and Swedish nurses. A phenomenographic study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Do Magnet®-accredited hospitals show improvements in nurse and patient outcomes compared to non-Magnet hospitals: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Regnaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.06.003⟩</w:t>
+              <w:t xml:space="preserve">The JBI Database of Systematic Reviews and Implementation Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (6), pp.168-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11124/jbisrir-2015-2262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03964931v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment structurel des hôpitaux « magnétiques » est-il concevable en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conceptions of learning research: Variations amongst French and Swedish nurses. A phenomenographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2014.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.refiri.2015.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01439251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décalages en blouse blanche : Diagnostic sur la mise en œuvre du nouveau référentiel infirmier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’empowerment structurel des hôpitaux « magnétiques » est-il concevable en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Fache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (4), pp.197 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2015.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573368v1</w:t>
+                <w:t xml:space="preserve">hal-01439251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Bourdieu's theory of practice to understand ICT use amongst nurse educators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Wharrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,892 +2105,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France’s transition to academic nursing: the theory–practice gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Décalages en blouse blanche : Diagnostic sur la mise en œuvre du nouveau référentiel infirmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C. Ricketts</w:t>
+                <w:t xml:space="preserve">P. Fache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Education and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519953v1</w:t>
+                <w:t xml:space="preserve">hal-01573368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing the Serious Games potential in nursing education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">France’s transition to academic nursing: the theory–practice gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Waelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Ricketts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nedt.2012.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nursing Education and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/jnep.v4n10p88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01511820v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliographie et les systèmes de référencement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring the underlying factors influencing e-learning adoption in nurse education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wharrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (6), pp.1289-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2648.2012.06120.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595000v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in nursing research in France: a cross-sectional analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La bibliographie et les systèmes de référencement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nursing Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/inr.12020⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (781), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01511845v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the underlying factors influencing e-learning adoption in nurse education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trends in nursing research in France: a cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Windle</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2648.2012.06120.x⟩</w:t>
+              <w:t xml:space="preserve">International Nursing Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/inr.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-learning adoption in pre-registration training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Developing the Serious Games potential in nursing education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Windle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ravaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Times</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nurse Education Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (12), pp.1569 - 1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nedt.2012.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707399v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Q, une approche innovante pour la recherche infirmière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E-learning adoption in pre-registration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Wharrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nursing Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (36), pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.04.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02438572v1</w:t>
+                <w:t xml:space="preserve">hal-03707399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthode Q, une approche innovante pour la recherche infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (776), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2013.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Undergraduate nursing education reform in France: from vocational to academic programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevallier-Darchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Rothan-Tondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nursing Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.519-524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-7657.2012.01016.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,111 +3095,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to Care : Reimagining the homecare model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3105,146 +3209,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. La qualité de vie au travail : un levier sous-estimé de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Routelous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-119, 2018, 9782810907205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3254,223 +3358,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’impact environnemental des soins : l’exemple de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.esxaff4qd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise des paramédicaux : des hôpitaux « magnétiques » pour attirer et retenir les soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.79hmjd7qm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,367 +3584,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Stakeholder Alignment for Deprescribing Policy in France: Insights from a Policy Delphi Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating environmental sustainability into healthcare decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment choisir un soin durable ? Faisabilité d'un modèle de décision « médico-éco-climatique » pour la prise en charge de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Padget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Zarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3908,51 +4012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D50922B5"/>
+    <w:nsid w:val="92E02BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4056,51 +4160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03DB7EC5"/>
+    <w:nsid w:val="0AD24F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4290,51 +4394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odessa-petit-dit-dariel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197086292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/430148389507910712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05566982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Dariel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zarca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0000000000007075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valiergue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2017.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith van Schingen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Challier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Regnaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11124/jbisrir-2015-2262" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.10.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fache" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wharrad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Windle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.02.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JBK4ZXW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Ricketts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jnep.v4n10p88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Raby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ravaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2012.12.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCJ8X1P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2648.2012.06120.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DF9E56C4988DE10E18C4611E58976D58E4DE025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.04.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier-Darchen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-7657.2012.01016.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS4NGKL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.esxaff4qd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04013192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.79hmjd7qm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odessa-petit-dit-dariel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-8762" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197086292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/430148389507910712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Dariel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/forgp.2026.1777865" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05566982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Padget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molini&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zarca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2026.105607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ane.0000000000007075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Beaussier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valiergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2018.03.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cahpu.2017.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith van Schingen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Challier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Regnaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11124/jbisrir-2015-2262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wharrad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Windle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.02.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JBK4ZXW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Ricketts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jnep.v4n10p88" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2648.2012.06120.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DF9E56C4988DE10E18C4611E58976D58E4DE025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Raby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ravaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2012.12.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCJ8X1P6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03707399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.04.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier-Darchen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-7657.2012.01016.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RS4NGKL9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.esxaff4qd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04013192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.79hmjd7qm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>