--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -153,6582 +153,6556 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
+                <w:t xml:space="preserve">Integrated Column Generation and Lagrangian Relaxation Approach for the Multi-Skill Project Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin de la Higuera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Rivreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schwindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.333-347, 2022, Studies in Computational Intelligence, 978-3-030-99108-1. </w:t>
+              <w:t xml:space="preserve">Handbook on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.565-586, 2015, International Handbooks on Information Systems, 978-3-319-05442-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05443-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302352v1</w:t>
+                <w:t xml:space="preserve">hal-01393803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Column Generation and Lagrangian Relaxation Approach for the Multi-Skill Project Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-mode and multi-skill project scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. ARTIGUES, S. DEMASSEY, E. NERON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource-constrained project scheduling - Models, algorithms, extensions and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, pp.149-160, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search for a multi-mode RCPSP with generalized precedence and sequence-dependent setup time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unambiguous automata transition reduction: an application to personnel scheduling *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051180v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From decision aiding to the massive use of algorithms: where does the responsibility stand?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tabu search for a multi-mode RCPSP with generalized precedence and sequence-dependent setup time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43681-025-00753-1⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.111142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770430v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical decision-making in human-automation collaboration: a case study of the nurse rostering problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From decision aiding to the massive use of algorithms: where does the responsibility stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Stephens</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43681-024-00459-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43681-025-00753-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500402v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an ethical operational research practice? And what this implies for our research?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ethical decision-making in human-automation collaboration: a case study of the nurse rostering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100029⟩</w:t>
+              <w:t xml:space="preserve">AI and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43681-024-00459-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239877v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-based solution approach for a capacitated lot-sizing problem on parallel machines with sequence-dependent setups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is there an ethical operational research practice? And what this implies for our research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1995792⟩</w:t>
+              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.100029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejdp.2023.100029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364941v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three notes on scheduling unit-length jobs with precedence constraints to minimize the total completion time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clustering-based solution approach for a capacitated lot-sizing problem on parallel machines with sequence-dependent setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-021-00702-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1995792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358893v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity analysis of parallel scheduling unit-time jobs with in-tree precedence constraints while minimizing the mean flow time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Three notes on scheduling unit-length jobs with precedence constraints to minimize the total completion time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-019-00602-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 24, pp.649-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-021-00702-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062178v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Parallel Machine Scheduling of Unit-Processing-Time Jobs under Level-Order Precedence Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A complexity analysis of parallel scheduling unit-time jobs with in-tree precedence constraints while minimizing the mean flow time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-018-0596-7⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-019-00602-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062182v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on how the structure of precedence constraints may change the complexity class of scheduling problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Complexity of Parallel Machine Scheduling of Unit-Processing-Time Jobs under Level-Order Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (1), pp.3 - 16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-017-0519-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-018-0596-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836884v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey on how the structure of precedence constraints may change the complexity class of scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.3 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-017-0519-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of holonic control of a switch arrival system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Indriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.19 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X16643568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628880v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of a one-to-one meeting scheduling problem with two types of actors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'application du paradigme holonique à un système de réservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Indriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/jors.2014.135⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (3), pp.325 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.325-347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154425v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase method for the Shift Design and Personnel Task Scheduling Problem with Equity objective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Complexity of a one-to-one meeting scheduling problem with two types of actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1037023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.online first. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/jors.2014.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061904v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on NP-Hardness of Preemptive Mean Flow-Time Scheduling for Parallel Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A two-phase method for the Shift Design and Personnel Task Scheduling Problem with Equity objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-014-0380-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1037023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154423v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tabu Search procedure for Multi-Skill Project Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Note on NP-Hardness of Preemptive Mean Flow-Time Scheduling for Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Chrobak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operations and Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-014-0380-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022395v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New complexity results for parallel identical machine scheduling problems with preemption, release dates and regular criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Tabu Search procedure for Multi-Skill Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chams Lahlou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Operations and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827762v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the paper &amp;quot;Minimizing total tardiness on parallel machines with preemptions&amp;quot; by Kravchenko and Werner (2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A constraint-based approach for the Shift Design Personnel Task Scheduling Problem with Equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0283-z⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.2450-2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752948v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constraint-based approach for the Shift Design Personnel Task Scheduling Problem with Equity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A note on the paper &amp;quot;Minimizing total tardiness on parallel machines with preemptions&amp;quot; by Kravchenko and Werner (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.437-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0283-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00814057v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-price approach for the multi-skill project scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New complexity results for parallel identical machine scheduling problems with preemption, release dates and regular criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-013-0692-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (2), pp.282-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871599v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu search and lower bound for an industrial complex shop scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Branch-and-price approach for the multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007%2Fs11590-013-0692-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-013-0692-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00675098v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to solve multi-skill project scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tabu search and lower bound for an industrial complex shop scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.1109-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023160v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Methods to solve multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Branch-and-Bound method for solving Multi-Skill Project Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (2), pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision équitable en contexte professionnel : quelles questions avant la modélisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation des plannings hospitaliers du personnel non médical pendant la phase opérationnelle offline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mastouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bebien</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542461v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des plannings hospitaliers du personnel non médical pendant la phase opérationnelle offline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Décision équitable en contexte professionnel : quelles questions avant la modélisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534955v1</w:t>
+                <w:t xml:space="preserve">hal-05542461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les enjeux sociétaux et environnementaux des algorithmes à travers un outil de navigation routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs sur Marme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid three-phase method for MRCPSP with generalized precedence and sequence dependent setup time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Operations Research Society (GOR); Austrian Society for Operations Research (ÖGOR); Swiss Operations Research Society (SVOR/ASRO), Sep 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945565v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Automata Reduction Procedure to Improve MIP regular Formulations of Personnel Scheduling Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid three-phase method for MRCPSP with generalized precedence and sequence dependent setup time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria I Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Operations Research 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Operations Research Society (GOR); Austrian Society for Operations Research (ÖGOR); Swiss Operations Research Society (SVOR/ASRO), Sep 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938334v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive optimization method to promote ethics for Nurse Rostering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATAT 2024: 14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode tabou pour un problème de RCPSP multi-mode avec précédences généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Epoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023: 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classification of ethical issues in personnel scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptistin Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_74⟩</w:t>
+              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364929v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurse rostering avec prise en compte des remplacements : application au CHU de Nantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Billard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.694-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487520v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de résolution d'un problème industriel de lot-sizing avec réglages dépendant de la séquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nurse rostering avec prise en compte des remplacements : application au CHU de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Baez Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365352v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche de résolution d'un problème industriel de lot-sizing avec réglages dépendant de la séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Larroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693153v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">limited discrepancy search pour le problème d'ordonnancement de rendez-vous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of holonic-based online scheduling for a switch arrival system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Indriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naly Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ottawa, Canada. pp.1105 - 1110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946327v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de coupe pour un problème de gestion de projet multi-compétence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">METHODS FOR THE SHIFT DESIGN AND PERSONNEL TASK SCHEDULING PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946319v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS FOR THE SHIFT DESIGN AND PERSONNEL TASK SCHEDULING PROBLEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Génération de coupe pour un problème de gestion de projet multi-compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166666v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A limited discrepancy search pour un problème d'ordonnancement de rendez-vous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'équipe pour la réalisation d'étude de produits pharmaceutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">limited discrepancy search pour le problème d'ordonnancement de rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946428v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution d'un problème de speed-dating par programmation linéaire en nombres entiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d'équipe pour la réalisation d'étude de produits pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gueret</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879604v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large neighborhood search for the Shift Design Personnel Task Scheduling Problem with Equity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Résolution d'un problème de speed-dating par programmation linéaire en nombres entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859182v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de personnel avec affectation de tâches: un modèle mathématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A large neighborhood search for the Shift Design Personnel Task Scheduling Problem with Equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+              <w:t xml:space="preserve">6th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814060v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valid inequalities and dominance rules for speed-dating scheduling linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAPSP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tour Scheduling Problem with Fixed Jobs: use of Constraint Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Ordonnancement de personnel avec affectation de tâches: un modèle mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATAT'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Son, Norway</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708102v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut Generation for obtaining Lower Bounds for the Multi-Skill Project Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cut generation for obtaining strong makespan lower bounds for the multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
+              <w:t xml:space="preserve">Roadef 2012 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855264v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for a Fixed Job Scheduling Problem with an equity objective function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated column generation and Lagrangian relaxation approach for the multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">PMS 2012 (13th International Conference on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691546v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering Beam Search Approach for the Multi-Skill Project Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2012 (International Conference on Metaheuristics and Nature Inspired Computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut generation for obtaining strong makespan lower bounds for the multi-skill project scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Tour Scheduling Problem with Fixed Jobs: use of Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">PATAT'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Son, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749538v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated column generation and Lagrangian relaxation approach for the multi-skill project scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lower bounds for a Fixed Job Scheduling Problem with an equity objective function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2012 (13th International Conference on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. pp.235</w:t>
+              <w:t xml:space="preserve">EURO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749339v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affectation de personnel médical à horaires fixés avec équilibre de charges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cut Generation for obtaining Lower Bounds for the Multi-Skill Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef'12</w:t>
+              <w:t xml:space="preserve">13 congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691553v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité de problèmes d'ordonnancement de rencontres de type speed-dating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Affectation de personnel médical à horaires fixés avec équilibre de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691551v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut Generation for the Multi-Skill Project Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Complexité de problèmes d'ordonnancement de rencontres de type speed-dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Roadef'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749517v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local search for a personnel scheduling problem with fixed jobs and an equity objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of a speed-dating event</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cut Generation for the Multi-Skill Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gueret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">CPAIOR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623917v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch and price approach for the multi-skill project scheduling problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Scheduling of a speed-dating event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St Etienne, France</w:t>
+              <w:t xml:space="preserve">OR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749530v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New models for the multi-skill project scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Branch and price approach for the multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro 2010 (European conference on operational research)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Roadef 2011 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749522v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution d'un problème réel de type job-shop flexible multi-ressources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New models for the multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Najib Najid</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Euro 2010 (European conference on operational research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860461v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la planification de bourses d'échanges de technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution d'un problème réel de type job-shop flexible multi-ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Poncelet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Najib Najid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623475v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'organisation de bourses d'échanges de technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,726 +6730,847 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-skill project scheduling problem and Total Productive Maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la planification de bourses d'échanges de technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.608-610</w:t>
+              <w:t xml:space="preserve">ROADEF'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025570v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une procédure par séparation et évaluation pour le problème de gestion de projets multi-compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gotha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition de coupe dans la procédure par séparation et évaluation pour le problème de gestion de projet multi-compétence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-skill project scheduling problem and Total Productive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.608-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044485v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition pour un problème d'ordonnancement multi-compétence à dates de début fixées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Condition de coupe dans la procédure par séparation et évaluation pour le problème de gestion de projet multi-compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Couety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044442v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et planification des opérations de réglage de machines lors de changements de série</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genetic algorithms for the Multi-Skill Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation Modélisation, Optimisation et Simulation des Systèmes : Défis et Opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1545-1554</w:t>
+              <w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044464v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition method for solving Multi-skill project scheduling problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modélisation et planification des opérations de réglage de machines lors de changements de série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.265-269</w:t>
+              <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation Modélisation, Optimisation et Simulation des Systèmes : Défis et Opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1545-1554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025523v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithms for the Multi-Skill Project Scheduling Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Méthodes de décomposition pour un problème d'ordonnancement multi-compétence à dates de début fixées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.73-77</w:t>
+              <w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025507v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decomposition method for solving Multi-skill project scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heurtebise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.265-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An employee timetabling problem in a maintenance service of a software company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Emmanuelle Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Chesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Practice and Theory of Automated Timetabling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Czech Republic. pp.391-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7558,64 +7653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7682,51 +7777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'ordonnancement et la planication de ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de Nantes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7776,51 +7871,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du temps de travail perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines – Transvalor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-35671-608-8</w:t>
             </w:r>
           </w:p>
@@ -7879,90 +7974,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating ethical, societal and environmental issues into algorithm design courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,90 +8075,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer des enjeux éthiques, sociétaux et environnementaux dans un cours de conception d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8081,77 +8176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an ethical Operational Research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8182,77 +8277,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm for a capacitated lot-sizing problem with lost sales, overtimes, and safety stock constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Badezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Larroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8283,51 +8378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of parallel scheduling unit-time jobs with in-tree precedence constraints while minimizing the mean flow time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiayu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8358,51 +8453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the structure of precedence constraints may change the complexity class of scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8420,77 +8515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift Design Personnel Task Scheduling Problem with Equity: Improving a constraint-based approach with a Large Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8598,51 +8693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED6C501F"/>
+    <w:nsid w:val="686D5F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8829,51 +8924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-bellenguez-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0119-5519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113057474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.bunantes.idm.oclc.org/chapter/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwindt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05443-8_26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-025-00753-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239877v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00702-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-019-00602-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0596-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0519-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2014.135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lap&#232;gue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1037023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2WG5XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871599v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-013-0692-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81JTSRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Baez Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Billard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pessan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couety" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtebise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Drezet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Chesnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02526237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/a-la-recherche-du-temps-de-travail-perdu/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414147v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046104v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiayu Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-bellenguez-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0119-5519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113057474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwindt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05443-8_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-025-00753-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239877v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00702-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-019-00602-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0596-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0519-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2014.135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lap&#232;gue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1037023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2WG5XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-013-0692-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81JTSRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Baez Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Billard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montoya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pessan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couety" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtebise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Drezet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Chesnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02526237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/a-la-recherche-du-temps-de-travail-perdu/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414147v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046104v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiayu Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>