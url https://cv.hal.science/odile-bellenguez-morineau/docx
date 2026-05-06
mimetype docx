--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -3710,239 +3710,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595336v1</w:t>
+                <w:t xml:space="preserve">hal-05302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle pour un problème d'ordonnancement de type RCPSP multi-mode avec précédences généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptistin Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colin de la Higuera</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05302352v1</w:t>
+                <w:t xml:space="preserve">hal-03595336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Phase Method for the Capacitated Lot-Sizing Problem with Sequence Dependent Setups</w:t>
               </w:r>
@@ -4363,420 +4363,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODS FOR THE SHIFT DESIGN AND PERSONNEL TASK SCHEDULING PROBLEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+                <w:t xml:space="preserve">limited discrepancy search pour le problème d'ordonnancement de rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166666v1</w:t>
+                <w:t xml:space="preserve">hal-00946327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de coupe pour un problème de gestion de projet multi-compétence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montoya</w:t>
+                <w:t xml:space="preserve">METHODS FOR THE SHIFT DESIGN AND PERSONNEL TASK SCHEDULING PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946319v1</w:t>
+                <w:t xml:space="preserve">hal-01166666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited discrepancy search pour un problème d'ordonnancement de rendez-vous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leroux</w:t>
+                <w:t xml:space="preserve">Génération de coupe pour un problème de gestion de projet multi-compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guéret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285194v1</w:t>
+                <w:t xml:space="preserve">hal-00946319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">limited discrepancy search pour le problème d'ordonnancement de rendez-vous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Le Roux</w:t>
+                <w:t xml:space="preserve">A limited discrepancy search pour un problème d'ordonnancement de rendez-vous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946327v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement d'équipe pour la réalisation d'étude de produits pharmaceutiques</w:t>
               </w:r>
@@ -5231,159 +5231,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut generation for obtaining strong makespan lower bounds for the multi-skill project scheduling problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Montoya</w:t>
+                <w:t xml:space="preserve">A Tour Scheduling Problem with Fixed Jobs: use of Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lapègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">PATAT'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Son, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749538v1</w:t>
+                <w:t xml:space="preserve">hal-00708102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated column generation and Lagrangian relaxation approach for the multi-skill project scheduling problem</w:t>
+                <w:t xml:space="preserve">Cut generation for obtaining strong makespan lower bounds for the multi-skill project scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
@@ -5401,263 +5388,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2012 (13th International Conference on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. pp.235</w:t>
+              <w:t xml:space="preserve">Roadef 2012 (Congres annuel de la Société Française de la Recherche Opérationnelle et d' Aide a la Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749339v1</w:t>
+                <w:t xml:space="preserve">hal-00749538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Beam Search Approach for the Multi-Skill Project Scheduling Problem</w:t>
+                <w:t xml:space="preserve">Integrated column generation and Lagrangian relaxation approach for the multi-skill project scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2012 (International Conference on Metaheuristics and Nature Inspired Computing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
+              <w:t xml:space="preserve">PMS 2012 (13th International Conference on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Leuven, Belgium. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749505v1</w:t>
+                <w:t xml:space="preserve">hal-00749339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tour Scheduling Problem with Fixed Jobs: use of Constraint Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Prot</w:t>
+                <w:t xml:space="preserve">Recovering Beam Search Approach for the Multi-Skill Project Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATAT'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Son, Norway</w:t>
+              <w:t xml:space="preserve">META 2012 (International Conference on Metaheuristics and Nature Inspired Computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708102v1</w:t>
+                <w:t xml:space="preserve">hal-00749505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds for a Fixed Job Scheduling Problem with an equity objective function</w:t>
               </w:r>
@@ -6881,191 +6881,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une procédure par séparation et évaluation pour le problème de gestion de projets multi-compétence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-skill project scheduling problem and Total Productive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gotha</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.608-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048631v1</w:t>
+                <w:t xml:space="preserve">hal-01025570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-skill project scheduling problem and Total Productive Maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une procédure par séparation et évaluation pour le problème de gestion de projets multi-compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.608-610</w:t>
+              <w:t xml:space="preserve">Gotha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025570v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition de coupe dans la procédure par séparation et évaluation pour le problème de gestion de projet multi-compétence</w:t>
               </w:r>
@@ -7215,51 +7215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et planification des opérations de réglage de machines lors de changements de série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686D5F7B"/>
+    <w:nsid w:val="404B5D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8924,51 +8924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-bellenguez-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0119-5519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113057474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwindt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05443-8_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-025-00753-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239877v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00702-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-019-00602-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0596-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0519-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2014.135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lap&#232;gue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1037023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2WG5XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-013-0692-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81JTSRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Baez Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Billard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749505v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montoya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pessan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couety" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtebise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Drezet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Chesnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02526237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/a-la-recherche-du-temps-de-travail-perdu/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414147v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046104v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiayu Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-bellenguez-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0119-5519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113057474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwindt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05443-8_26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Carvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsoukias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-025-00753-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239877v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejdp.2023.100029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1995792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-021-00702-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-019-00602-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0596-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0519-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indriago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Rakoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X16643568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.325-347" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2014.135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lap&#232;gue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1037023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Chrobak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0380-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK2WG5XZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-013-0692-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.01.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81JTSRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mastouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Epoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Baez Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Billard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chacon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.231" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03285194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montoya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pessan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couety" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtebise" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Drezet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Chesnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Apeloig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simonin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02526237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/a-la-recherche-du-temps-de-travail-perdu/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414147v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046104v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Badezet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiayu Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Prot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>