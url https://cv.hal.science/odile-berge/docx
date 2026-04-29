--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -66,12877 +66,13031 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas syringae isolated in lichens for the first time: Unveiling Peltigera genus as the exclusive host</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Ramírez</w:t>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auður Sigurbjörnsdóttir</w:t>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Monteil</w:t>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Berge</w:t>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starri Heiðmarsson</w:t>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372576v1</w:t>
-[...7318 lines deleted...]
-                <w:t xml:space="preserve">hal-02712003v1</w:t>
+                <w:t xml:space="preserve">hal-05567733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria : the case of Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative seasonal abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pathovar concept misrepresents the reality of disease as a multifactor process; It’s time to modernize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The severity of kiwi (Actinidia deliciosa) bacterial canker disease under conditions of nitrogen and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Debort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervasive reservoirs, long distance aerial spread, variable host range: integrating the challenges of anticipating disease caused by Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Perugia, Perugia (Italy), Jul 2022, Assise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Pretender: the lichen Peltigera provides a leaf-like habitat for Iceland's unique genetic lines of Pseudomonas syringae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrét Audur Sigurbjörnsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oddur Vilhelmsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Davis, USA, Jul 2022, Davis, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the abundance and diversity of Pseudomonas syringae in a river throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS annual meeting - Plant health 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Phytopathological Society, Aug 2021, St Paul, United States. pp.138-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de Pseudomonas syringae et Bacillus cereus à la vie souterraine dans l'eau destinée à l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université de Lyon 1, Jan 2020, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking sources and sinks in the long distance aerial dissemination of ubiquitous pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS annual meeting - Plant health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Phytopathological Society (APS). USA., Aug 2019, Cleveland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-109-10-S2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reservoirs of plant pathogenic bacteria along the anthropogenic gradient in the Durance river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwifruit trees and ground covers host diverse Pseudomonas syringae communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International kiwifruit symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulating microbiology with disease and community ecology to further understanding of pathogen emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From crops to clouds and back again: The dual life of the ubiquitous Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers scientifiques et techniques :des métiers pour tous, filles et garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée nationale "Scientifique toi aussi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes et sciences association., Feb 2015, Marcoule, France. pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Scientifiques : Adaptation des productions agricoles aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA., Dec 2014, Avignon, France. 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel understanding of the water cycle as a link between unsuspected habitats of airborne pathogens -what consequences for plant disease management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'Inra 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-La-Sorgue, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biofilms de rivière, réservoirs de bactéries phytopathogènes ? Une approche d’écologie globale dans le bassin de la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aix-en-Provence, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in bacterial communities along a Latosol-Podzol sequence of the upper Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haichar F.Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacement de bactéries en milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque : ECCO Ecosphère continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacillus and Paenibacillus in a commercial cooked chilled vegetable purée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing the progress of research in microbial biodiversity: 1975 to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité phénotypique et génotypique des Pseudomonas fluorescens associés à la mycorhizosphère du Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontres de phytobactériologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative abundance and diversity of populations of the Pseudomonas syringae and Soft Rot Pectobacteriaceae species complexes throughout the Durance River catchment from its French Alps sources to its delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas syringae isolated in lichens for the first time: Unveiling Peltigera genus as the exclusive host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auður Sigurbjörnsdóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starri Heiðmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (12), pp.3502-3511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas syringae on plants in Iceland has likely evolved for several million years outside the reach of processes that mix this bacterial complex across Earth's temperate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11030357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwater promotes emergence of asporogenic mutants of emetic Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.5248-5264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of pathogenic Pseudomonas isolated from citrus in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lalucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13568-020-01134-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of environmental and culture-derived bacterial communities through 16S metabarcoding: A powerful tool to assess media selectivity and detect rare taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8081129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first inventory of the labile biochemicals found in Avignon groundwater: can we identify potential bacterial substrates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.02001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198802001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New species of pathogenic Pseudomonas isolated from citrus in Tunisia: Proposal of Pseudomonas kairouanensis sp. nov. and Pseudomonas nabeulensis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rabeh Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancre de l'abricotier, diversité bactérienne en verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 727 (727), pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-criteria approach for the selection of efficient biocontrol agents against Botrytis cinerea on tomato in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Foughalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-017-9851-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontiers for research on the ecology of plant pathogenic bacteria: Fundamentals for sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Barny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.308-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and identification of Pseudomonas syringae facilitated by a PCR targeting the whole P. syringae group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1), pp.fiv146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrifood systems and the microbial safety of fresh produce: Trade-offs in the wake of increased sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 562, pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Water Cycle, a Potential Source of the Bacterial Pathogen Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. S. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Oriol-Gagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.356928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/356928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.2301-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A user's guide to a data base of the diversity of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; and its application to classifying strains in this phylogenetic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...15 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The life history of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;: linking agriculture to earth system processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.85 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and identification of diazotrophic bacteria from internal tissues of &amp;lt;em&amp;gt;Pinus contorta&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Thuja plicata&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Chanway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (4), pp.807-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/x2012-023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposed minimal standards for describing new taxa of aerobic, endospore-forming bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-J. Busse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (8), pp.2114-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.013649-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesorhizobium metallidurans sp. nov., a metal-resistant symbiont of Anthyllis vulneraria growing on metallicolous soil in Languedoc, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chantreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Maure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (4), pp.850-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.003327-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizobium alamii sp. nov., an exopolysaccharide-producing species isolated from legume and non-legume rhizospheres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Lodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Brandelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (Pt 2), pp.367-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.000521-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exogenous glucosinolate produced by Arabidopsis thaliana has an impact on microbes in the rhizosphere and plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2009.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqueous, solid and gaseous partitioning of selenium in an oxic sandy soil under different microbiological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Darcheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (6), pp.981-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2007.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The exopolysaccharide of Rhizobium sp. YAS34 is not necessary for biofilm formation on Arabidopsis thaliana and Brassica napus roots but contributes to root colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (8), pp.2150-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01650.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant host habitat and root exudates shape soil bacterial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ignacio Rangel-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Prosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1221-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.752-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01197.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of cellulolytic bacteria in soil by stable isotope probing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.625-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01182.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxin gene profiling of enterotoxic and emetic Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Ehling-Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Monthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260 (2), pp.232-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00320.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couplages isotopes stables outils moléculaires en écologie microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth-El-Zahar Haichar-Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 268, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas argentinensis&amp;lt;/em&amp;gt; sp nov., a novel yellow pigment-producing bacterial species, isolated from rhizospheric soil in Cordoba, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Peix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55, pp.1107-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63445-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculating wheat seedlings with exopolysaccharide-producing bacteria restricts sodium uptake and stimulates plant growth under salt stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahida Hasnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (3), pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-004-0766-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paenibacillus graminis sp. nov. and Paenibacillus odorifer sp. nov., isolated from plant roots, soil and food.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52 (2), pp.607-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial Biodiversity: Approaches to Experimental Design and Hypothesis Testing in Primary Scientific Literature from 1975 to 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (4), pp.592-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.66.4.592-616.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt; Paenibacillus graminis&amp;lt;/em&amp;gt; sp nov and &amp;lt;em&amp;gt;Paenibacillus odorifer&amp;lt;/em&amp;gt; sp nov., isolated from plant roots, soil and food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.607-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of bacteria in pasteurized zucchini purées stored at different temperatures and comparison with those found in other pasteurized vegetable purées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4520-4530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4520-4530.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption of the&amp;lt;em&amp;gt; Paenibacillus polymyxa&amp;lt;/em&amp;gt; levansucrase gene impairs its ability to aggregate soil in the wheat rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bezzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (3), pp.333-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2000.00114.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of &amp;lt;em&amp;gt;Paenibacillus polymyxa&amp;lt;/em&amp;gt; populations in the rhizosphereof wheat (&amp;lt;em&amp;gt;Triticum durum&amp;lt;/em&amp;gt;) in Algerian soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Guemouri-Athmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36, pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(00)01056-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taxonomic charcterisation of &amp;lt;em&amp;gt;Ochrobactrum&amp;lt;/em&amp;gt; sp. isolates from soil samples and wheat roots, and description of &amp;lt;em&amp;gt;Ochrobactrum tritici&amp;lt;/em&amp;gt; sp. nov. and &amp;lt;em&amp;gt;Ochrobactrum grignonense&amp;lt;/em&amp;gt; sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lebuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.2207-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-50-6-2207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeated beneficial effects of rice inoculation with a strain of &amp;lt;em&amp;gt;Burkholderia vietnamiensison&amp;lt;/em&amp;gt; early and late yield components in low fertility sulphate acid soils of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngô Kê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 218, pp.273-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014986916913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial exopolysaccharides and productivity of salt affected soils: I. Diversity of exopolysaccharide-producing bacteria isolated from the rhizosphere of wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt; L.) grown in normal and saline Pakistani soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pakistan Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/pjbs.1999.201.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03774755v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic and genotypic fingerprinting of fluorescent &amp;lt;em&amp;gt;Pseudomonads&amp;lt;/em&amp;gt; associated with the douglas fir-&amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt; mycorrhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (5), pp.1852-1860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of&amp;lt;em&amp;gt; Azospirillum lipoferum&amp;lt;/em&amp;gt; from the rhizosphere of rice by a new, simple method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suong Ngôkê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Hebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 43, pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/m97-068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement et activité nitrogénasique de Burkholderia vietnamiensis, bactérie fixatrice d'azote associée au riz (Oryza sativa L) cultivé sur un sol sulfaté du Viêt-nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Trân Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ngô Ké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (8), pp.479-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornibactin production and transport properties in strains of &amp;lt;em&amp;gt;Burkholderia vietnamiensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Burkholderia cepacia&amp;lt;/em&amp;gt; (formerly &amp;lt;em&amp;gt;Pseudomonas cepacia&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stintzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Winkelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (4), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00141604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Bacillus polymyxa&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Rahnella aquatilis&amp;lt;/em&amp;gt;, the dominant N2-fixing bacteria associated with wheat roots in French soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Hebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 30, pp.35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion de croissance du riz inoculé par une bactérie fixatrice d'azote, &amp;lt;em&amp;gt;Burkholderia vietnamiensis&amp;lt;/em&amp;gt;, isolée d'un sol sulfaté acide du Viêt-nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Trân Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (10), pp.697-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19941006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whey as a growth medium for two spp. of &amp;lt;em&amp;gt;Azospirillum&amp;lt;/em&amp;gt; grown in batch culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N.A. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. El-Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zentralblatt für Mikrobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 148, pp.284-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0232-4393(11)80105-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt; effects of herbicide Thiobencarb on rice-&amp;lt;em&amp;gt;Azospirillum&amp;lt;/em&amp;gt; association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. A. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Hassanein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Shalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 13, pp.55-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inoculation of rice with &amp;lt;em&amp;gt;Azospirillum brasilense&amp;lt;/em&amp;gt; in Egypt. Results of five different trials between 1985 and 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Shalaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 13, pp.281-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and phenotypic diversity of &amp;lt;em&amp;gt;Bacillus polymyxa&amp;lt;/em&amp;gt; in soil and in the wheat rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malvingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 58 (6), pp.1894-1903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Rahnella aquatilis&amp;lt;/em&amp;gt;, a nitrogen-fixing enteric bacterium associated with the rhizosphere of wheat and maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 37, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/m91-030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial antagonists of sunflower &amp;lt;em&amp;gt;(Helianthus annuus&amp;lt;/em&amp;gt; L.) fungal pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 133, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00011907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of diazotroph populations in the rhizosphere of maize (&amp;lt;em&amp;gt;Zea mays&amp;lt;/em&amp;gt; L.) growing on different French soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11, pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00335769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunotrapping of &amp;lt;em&amp;gt;Bacillus polymyxa&amp;lt;/em&amp;gt; in soil and in the rhizosphere of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9, pp.215-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of inoculation with &amp;lt;em&amp;gt;Bacillus circulans&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Azospirillum lipoferum&amp;lt;/em&amp;gt; on crop yield in field grown maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Balandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9, pp.259-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater as a reservoir for plant pathogenic bacteria: the case of the Pseudomonas syringae complex in the alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. , pp.444, Book of abstracts ICPP 2023. One healh for all plants, crops and trees. Lyon, 20-25 August, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The abundance and diversity of Pseudomonas syringae in the Durance river through a watershed in a Mediterranean fruit and vegetable production region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres Plantes Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+                <w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Debort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t>
+              <w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739477v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The severity of bacterial canker of kiwi (Actinidia deliciosa) under conditions of abiotic stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Flissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on ecological sciences "Ecology and evolution: New perspectives and societal challenges". Joint meeting SFE2, GFÖ, EEF.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France. </w:t>
+              <w:t xml:space="preserve">4. International Ewinia workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Assise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898150v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater, a reservoir for plant pathogenic bacteria : the case of the Pseudomonas syringae complex in alluvial aquifer of Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International conference on plant pathogenic bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Assise, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Flissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Ewinia workshop (IEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Assise, Italy</w:t>
+              <w:t xml:space="preserve">15. Rencontres Plantes Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721522v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn-phyto: essential genomes of nine bacterial phytopathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pédron</w:t>
+                <w:t xml:space="preserve">Abundance and diversity of Pseudomonas syringae in surface water throughout a watershed in a Mediterranean fruit and vegetable production region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Plantes Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Phyllosphere 2022: 11. International symposium on leaf surface microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Davis, California, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649988v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can be learned from the comparison between culture grown bacteria on selective media and environmental uncultured samples for the assessment of the bacterial diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle-Newall Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of soft rot pectobacteriaceae along the anthropogenic gradient of the Durance river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Barny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; diversity and population structure in Kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Morgaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742317v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743174v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Identification of the reservoirs of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt; orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">2. International workshop on bacterial diseases of stone fruits and nuts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Izmir, Turkey. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743486v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the reservoirs of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Prunus armeniaca&amp;lt;/em&amp;gt; orchards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International workshop on bacterial diseases of stone fruits and nuts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Izmir, Turkey. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801137v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité microbienne dans les cours d’eau du bassin de la Durance : conséquences de la présence de bactéries phytopathogènes dans les biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages écologiques, économiques et sociaux de l’eau agricole en Méditerranée : quels enjeux pour quels services ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Marseille, France. 2011, Colloque international LPED / IMEP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750433v1</w:t>
-              </w:r>
-[...3094 lines deleted...]
-                <w:t xml:space="preserve">hal-02771727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un outil simple de classification et d’identification des bactéries du groupe &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Mande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12946,1076 +13100,1076 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial exo-polysaccharides: a biological tool for the reclamation of salt-affected soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hasnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans J. de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t>
+              <w:t xml:space="preserve">Developments in soil salinity assessment and reclamation : Innovative thinking and use of marginal soil and water resources in irrigated agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 808 p., 2013, 978-94-007-5683-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5684-7_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565065v1</w:t>
+                <w:t xml:space="preserve">hal-02810786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial exo-polysaccharides: a biological tool for the reclamation of salt-affected soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exogenous Glucosinolate Produced by Transgenic Arabidopsis thaliana has an Impact on Microbes in the Rhizosphere and Plant Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans J. de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in soil salinity assessment and reclamation : Innovative thinking and use of marginal soil and water resources in irrigated agriculture</w:t>
+              <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1173-79, 2013, 9781118297674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-5684-7_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02810786v1</w:t>
+                <w:t xml:space="preserve">hal-02565065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring diversity of cultivable aerobic endospore-forming bacteria: from pasteurization to procedures without heat-shock selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endospore-forming Soil Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Soil Biology, 978-3-642-19576-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19577-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de biologie moléculaire pour la caractérisation des populations bactériennes des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodéterioration des matériaux. Action des microorganismes, de l’échelle nanométrique à l’échelle macroscopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Ellipses, 2008, Technosup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudate-consuming microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Z. Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of methods used in rhizosphere research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3-905621-35-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudate-consuming microbial community structure by DNA stable isotope probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Methods Used In Rhizosphere Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swiss Federal Research Institute WSL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3-905621-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio of root-adhering soil (RAS) to root tissue (RT) dry masses (RAS/RT ratio), i.e. rhizosphere soil aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brandelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of methods used in rhizosphere research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swiss Federal Institute for Forest, Snow and Landscape Research WSL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3-905621-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Burkholderia vietnamiensis&amp;lt;/em&amp;gt;, a new nitrogen-fixing species associated with rice roots, isolated from an acid sulphate soil in Vietnam: plant-growth-promoting effects on rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Balandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation Associated with Rice Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Developments in Plant and Soil Sciences, 978-90-481-4742-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-8670-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des bactéries fixatrices d'azote associées à la rhizosphère des céréales : mieux décrire pour mieux comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Biological Nitrogen Fixation Research in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14025,91 +14179,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des populations bactériennes associées aux eucaryotes photosynthétiques: de la rhizosphère à la phycosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14119,397 +14273,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel polysaccharide, process for the preparation thereof and uses thereof, in particular in the cosmetics field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008043892. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau polysaccharide, son procédé de préparation et ses utilisations notamment dans le domaine cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR2906819. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau polysaccharide, son procédé de préparation et ses utilisations notamment dans le domaine cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lodhi-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2906819. 2006, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14656,51 +14810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ram&#237;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starri Hei&#240;marsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Oueslati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lalucat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-020-01134-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gomila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabeh Hajlaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9851-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Anand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Chanway" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x2012-023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Logan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bishop" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Busse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013649-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chantreuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.003327-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Rangel-Castro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Prosser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.80" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-El-Zahar Haichar-Baya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ehling-Schulz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Monthan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fricker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00320.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Peix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Abril" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63445-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hasnain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mahmood" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0766-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3XLQBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.66.4.592-616.2002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran Van" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ng&#244; K&#234;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balandreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014986916913" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE486D52066529370B74B48C809B9014B9C5A997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698878v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezzate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2000.00114.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H768DFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guemouri-Athmani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01056-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB71C3526C983AAF53E0432C5F63B82C7CD9E46E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebuhn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Meier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-6-2207" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashraf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/pjbs.1999.201.206" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697952v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suong Ng&#244;k&#234;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Hebbar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m97-068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tr&#226;n Van" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Balandreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ng&#244; K&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Winkelmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00141604" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-86LF5R14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Hebbar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885605v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19941006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703331v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.A. Omar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. El-Sayed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0232-4393(11)80105-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GXQQB21-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. A. Omar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Hassanein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Shalan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Shalaan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00335769" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SQ9WKWNR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011907" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PK4ZN5JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m91-030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ben Moussa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601591v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801137v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Audur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddur Vilhelmsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626826v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584938v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793902v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191437v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichar F.Z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768746v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767228v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801103v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mande" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810786v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasnain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5684-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5684-7_42" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-19577-8_4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19577-8_4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814514v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814118v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Haichar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl%3A10495/datastream/PDF/view" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564957v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl%3A10495/datastream/PDF/Luster-2006-Handbook_of_methods_used_in-%28published_version%29.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813994v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandelet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-015-8670-2_20" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-8670-2_20" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352515v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396659v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lodhi-Hassan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Eddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margr&#233;t Audur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oddur Vilhelmsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichar F.Z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Nguyen The" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ram&#237;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Au&#240;ur Sigurbj&#246;rnsd&#243;ttir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starri Hei&#240;marsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Oueslati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lalucat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-020-01134-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198802001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Gomila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabeh Hajlaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.03.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9851-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Kinkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12508" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.241" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. S. Dupont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Oriol-Gagnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/356928" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Bal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Anand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Chanway" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x2012-023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Logan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Bishop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Busse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.013649-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chantreuil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.003327-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Lodhi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.000521-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Comte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.68" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Darcheville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Haichar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2007.11.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF94MN1H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01650.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Rangel-Castro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Prosser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.80" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ehling-Schulz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Monthan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fricker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00320.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth-El-Zahar Haichar-Baya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Peix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rivas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Abril" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63445-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ashraf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahida Hasnain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mahmood" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0766-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3XLQBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.66.4.592-616.2002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682066v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4520-4530.2001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698878v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezzate" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chambert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2000.00114.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H768DFCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699025v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Guemouri-Athmani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(00)01056-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB71C3526C983AAF53E0432C5F63B82C7CD9E46E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebuhn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Meier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-50-6-2207" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran Van" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ng&#244; K&#234;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balandreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014986916913" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE486D52066529370B74B48C809B9014B9C5A997/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashraf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/pjbs.1999.201.206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697952v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suong Ng&#244;k&#234;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Hebbar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m97-068" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tr&#226;n Van" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Balandreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ng&#244; K&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714925v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Meyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stintzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Winkelmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00141604" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-86LF5R14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouzoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Hebbar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885605v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19941006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703331v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.A. Omar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. El-Sayed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Balandreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0232-4393(11)80105-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GXQQB21-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712008v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. A. Omar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Hassanein" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Shalan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Shalaan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malvingui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713826v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bally" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/m91-030" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716057v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hebbar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Singh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00011907" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PK4ZN5JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715761v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00335769" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SQ9WKWNR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712003v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mulard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ben Moussa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601591v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801137v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801103v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mande" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810786v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hasnain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-5684-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5684-7_42" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565065v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. de Bruijn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch112" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-19577-8_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19577-8_4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814118v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Haichar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl%3A10495/datastream/PDF/view" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02564957v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dora.lib4ri.ch/wsl/islandora/object/wsl%3A10495/datastream/PDF/Luster-2006-Handbook_of_methods_used_in-%28published_version%29.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brandelet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837315v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-015-8670-2_20" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-8670-2_20" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847233v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396659v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817505v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lodhi-Hassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>